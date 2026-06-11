--- v0 (2025-12-21)
+++ v1 (2026-06-11)
@@ -54,1374 +54,1374 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_19_deildo_-_impacto.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_19_deildo_-_impacto.pdf</t>
   </si>
   <si>
     <t>“INSTITUI OBRIGATORIEDADE DE FORNECIMENTO DE WI-FI NAS UNIDADES DE SAÚDE PÚBLICA MUNICIPAL DO MUNICÍPIO DE NOVA ANDRADINA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2313/projeto_de_lei_no._31_gabriela_marcia_e_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2313/projeto_de_lei_no._31_gabriela_marcia_e_ceara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Programa Municipal de Saúde Mental Preventiva, para os/as professores/as da rede pública municipal de ensino e dá outras providências”.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_07_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_07_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretario de Saúde, SR. HERNADES ORTIZ, solicitando informações sobre a inserção do município no cadastro único de pessoas com TEA._x000D_
 _x000D_
 a)	Os pacientes com TEA do nosso município fazem parte deste cadastro?_x000D_
 b)	Se sim, qual o total de pessoas cadastradas?_x000D_
 c)	O cadastro é atualizado com que frequência? _x000D_
 _x000D_
 *Enviar documentos comprobatórios;</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_08_-_arion_marcia_gabriela_sandro_deildo_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_08_-_arion_marcia_gabriela_sandro_deildo_e_leandro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
   _x000D_
 Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações: _x000D_
 _x000D_
 a)	Lista de medicamentos “Básicos Obrigatórios” disponíveis na Farmácia Básica Municipal, contendo as quantidades disponíveis em estoque._x000D_
 b)	Lista de medicamentos “Não Básicos” disponíveis na Farmácia Básica Municipal, contendo as quantidades disponíveis em estoque._x000D_
 c)	Relação e quantidade atual do estoque dos suplementos alimentares “LEITES”, que são distribuídos pela Secretaria Municipal de Saúde._x000D_
 d)	Relação por tamanho e quantidade atual do estoque das fraldas infantis e geriátricas que são distribuídas pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_09_-_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_09_-_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, com cópia ao Subsecretário de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, à Secretaria de Assistência Social e Cidadania, Sra. DELMA PRADO GONÇALVES e ao Diretor da AGEHAB-Nova Andradina, Sr. LUCIANO LEAL DE SOUSA, e de acordo com à C.I nº. 002/2023 (Em Anexo) da ESF Morada do Sol, de 01 de fevereiro de 2023, solicitarmos a seguinte informação:_x000D_
 a)	Quais providências foram tomadas mediante ao pedido de Intervenção no que tange às condições dos residentes ao Condomínio do Idoso no município de Nova Andradina-MS?</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_22_-_arion_leandro_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_22_-_arion_leandro_e_gabriela.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS.  _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referente a fila de espera de exames, cirurgias e procedimentos em fila de espera que se encontram no sistema de regulação: SISREG._x000D_
 A)	Qual demanda represada de exames;_x000D_
 B)	Qual demanda represada de cirurgias; _x000D_
 C)	Qual demanda de procedimentos;</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_23_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_23_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS.  _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo informações referente ao processo de distrato da contratação da obra do Centro de Diagnóstico, cópia de todo processo judicial, na íntegra.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_24_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_24_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, o Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, o Presidente da Cassems e da Diretoria de Unidades Hospitalares da Cassems, Sr. RICARDO AYACHE, e ao Presidente da Qualivida – Associação Beneficente de Terapia Renal Substitutiva, Sr. JOSÉ JOAQUIM DE MEDEIROS FILHO, solicitando as seguintes informações sobre:_x000D_
 _x000D_
 a)	Que fase se encontra o projeto e tratativas para a implantação da Clínica de Hemodiálise de Nova Andradina?_x000D_
 b)	O lançamento da obra aconteceu em 05 de agosto de 2021. Porque as obras ainda não foram iniciadas até o momento?_x000D_
 c)	Existe uma expectativa para o efetivo início e conclusão desta clínica, já que a construção deveria estar concluída em 12 meses após seu lançamento?_x000D_
 d)	A implantação da Clínica de Hemodiálise vai ser construída anexo a Unidade do Hospital Cassems de Nova Andradina?</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_34_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_34_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referentes aos casos de dengue no município.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, FABIO ZANATA, JOSENILDO CEARÁ, PEDRO SOARES - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_35_-_gabriela_josenildo_arion_deildo_fabio_e_pedro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_35_-_gabriela_josenildo_arion_deildo_fabio_e_pedro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referentes ao Laboratório Municipal Nacim Abrão.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_39_-_arion_deildo_leandro_gabriela_marcia_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_39_-_arion_deildo_leandro_gabriela_marcia_e_cida.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo o relatório abaixo:_x000D_
 a)	Relatório de Rastreamento dos veículos da saúde que atuaram fora do estado do MS nos últimos 90 dias, bem como a identificação do motorista em cada viagem._x000D_
 _x000D_
 Obs.: Os referidos relatórios podem ser físicos (papel) ou em arquivos digitais, via e.mail/mídia digital.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_40_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_40_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referentes a realização de Exames de Eletroencefalograma.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PEDRO SOARES - REPUBLICANOS, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_42_-_pedro_soares_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_42_-_pedro_soares_e_leandro.pdf</t>
   </si>
   <si>
     <t>REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, ao Diretor da Vigilância Sanitária, Sr. LÚCIO ROBERTO TOLENTINO, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, requerendo as seguintes informações referentes ao Processo de Vigilância Sanitária:_x000D_
 a)	Houve processo de vistoria por parte da Vigilância Sanitária na Rodoviária Municipal de Nova Andradina-MS? Se houve, favor enviar laudo da realização. b)	Se houve: Quais os procedimentos tomados por parte do órgão de Vigilância Sanitária para que sejam tomadas providências cabíveis para o bom funcionamento sanitário do ambiente? c)	Se não houve vistoria e laudo sobre as condições sanitárias do ambiente da Rodoviária de Nova Andradina: qual é o prognóstico de cuidados da Vigilância Sanitária no que tange aos cuidados de limpeza e higiene do local? Favor enviar o prognóstico de hora, dia e mês a serem realizados</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_44_-_gabriela_e_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_44_-_gabriela_e_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referentes aos atendimentos do CAPS em Nova Casa Verde.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, FABIO ZANATA, JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_45_-_gabriela_arion_joao_dan_leandro_fabio_deildo_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_45_-_gabriela_arion_joao_dan_leandro_fabio_deildo_e_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referentes as ambulâncias do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_55_-_marcia_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_55_-_marcia_e_cida.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário de Saúde, Sr. HERNADES ORTIZ, solicitando informações sobre o hotel que abriga os pacientes de Nova Andradina na cidade de Campo Grande._x000D_
 a)	Qual é a média de pacientes de Nova Andradina que se hospedam no hotel por mês?_x000D_
 b)	Qual o valor da diária?_x000D_
 c)	O Serviço do hotel foi contratado por meio de licitação? Se sim enviar cópia do processo licitatório.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2217/requerimento_56_-_arion_marcia_leandro_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2217/requerimento_56_-_arion_marcia_leandro_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS.  _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo informações referente ao processo de material odontológico das unidades de Nova Andradina e Nova Casa Verde._x000D_
 1-	Falta Material Odontológico nas Unidades de Nova Andradina e Nova Casa Verde? Se sim, quais?_x000D_
 2-	Tem processo licitatório em andamento? Se sim, cópia dos pedidos aos fornecedores? _x000D_
 3-	Fornecedor está entregando a contento? Se não, foi feito notificação as empresas? Se sim. Cópia das mesmas._x000D_
 4-	Qual prazo de restabelecimento de todos os serviços prestados aos munícipes?</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_61_-_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_61_-_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, solicitando as seguintes informações:_x000D_
 a)	Após processo licitatório: Quais são os medicamentos em aguardo de chegada comprados?_x000D_
 b)	Qual o prazo para chegada dessa medicação já adquirida?_x000D_
 c)	Quais medicações da lista da farmácia básica não puderam ser adquiridas? _x000D_
 d)	Existe previsibilidade para tais aquisições? _x000D_
 e)	Lista contendo estoque de medicamentos da farmácia básica atualmente.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, requerendo as seguintes informações referente ao Tratamento de Lixo em nosso município:_x000D_
 a)	Cópia integral do procedimento licitatório (inclusive aditivos e respectivas justificativas, planilhas em que se fundaram preços e posteriores majorações) que resultou na contratação da empresa que prestas serviços de tratamento de lixo em Nova Andradina._x000D_
 b)	Demonstrativo detalhado dos custos dos serviços e sua evolução ao longo do contrato.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_77_-_gabriela_-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_77_-_gabriela_-_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referentes a distribuição de Leite Zero Lactose e Suplementos Alimentares na rede pública de saúde:_x000D_
 A.	Quais são os suplementos alimentares que são distribuídos no Município de Nova Andradina?_x000D_
 B.	 Dos suplementos que são distribuídos normalmente, existe algum que está em falta? Se sim, qual o motivo? _x000D_
 C.	 Está ocorrendo a distribuição de leite zero lactose? Se não, qual o motivo?_x000D_
 D.	Esta ocorrendo a distribuição de Aminoácidos para APLV (alergia a proteína de leite de vaca)?_x000D_
 E.	 Existe alguma licitação em andamento para a aquisição dos mesmos? Se sim, anexar documentos._x000D_
 F.	Quando foi a ultima licitação para a aquisição de suplementos? Enviar documentos comprobatórios.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_78_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_78_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Exmo. Sr.  Prefeito Municipal, José Gilberto Garcia, ao Secretária Municipal de Finanças e Gestão, Sr. Emerson Nantes de Matos e ao Secretário Municipal de Saúde, Sr. Hernandes Ortiz, requerendo informações e cópias de documentos como segue abaixo._x000D_
 _x000D_
 a)	Relatório do Fluxo de Caixa Financeiro Atualizado pelo Setor de Tesouraria da Secretária de Finanças. Detalhando e separando contas que contém recursos próprios e recursos advindo de convênios e emendas, com seus respectivos SALDOS E TOTAIS._x000D_
 b)	Relatório do Fluxo de Caixa Financeiro Atualizado pelo Setor da Secretária de Saúde. Detalhado por Contas com seus Respectivos SALDOS E TOTAIS._x000D_
 c)	Saldo Total Atualizado de Recursos MAC (Média e Alta Complexidade)_x000D_
 d)	Saldo Total Atualizado de Recursos PAB (Piso de Atenção Básica)_x000D_
 e)	Saldo Total Atualizado de Recursos Chamados Emenda 29 (“Recursos Próprios do Município Destinados à Sec. Municipal de Saúde”)._x000D_
 f)	Extratos Bancários de 01 de Janeiro de 2023 à 30 de Junho de 2023 de todas as contas bancárias de todos as instituições financeiras que tem vínculo com a Prefeitura Municipal de Nova Andradina e também com a Secretaria Municipal de Saúde de Nova Andradina. ( EM ARQUIVOS DIGITAIS ).</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_90_-_marcia_lobo_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_90_-_marcia_lobo_e_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando informações sobre o Decreto nº 3.217 de 24 de julho de 2023 que dispõe sobre a concessão da gratificação de dedicação exclusiva aos ocupantes da função de enfermeiro, no cargo efetivo de profissional de saúde, atuantes na coordenação da atenção primária à saúde, saúde bucal e programas estratégicos do setor de atenção à saúde e dá outras providências. Dessa forma solicito:_x000D_
 a)	Cópia integral do procedimento administrativo que levou a criação do decreto._x000D_
 b)	Qual foi a decisão fundamentada do ato administrativo de concessão?_x000D_
 c)	O estudo do impacto financeiro e o parecer jurídico._x000D_
 d)	Qual base foi utilizada para estabelecer este percentual de gratificação?</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando informações sobre as algumas propostas anunciadas no plano de governo que ainda não foram executadas._x000D_
 a)	Implantação da farmácia básica em todas as Unidades de Saúde da Família._x000D_
 b)	Inclusão dos profissionais Psicólogos, Fisioterapeutas, Farmacêuticos e Nutricionistas nas Equipes de Saúde da Família._x000D_
 c)	Descentralização da coleta de exames laboratoriais para as Unidades de Saúde da Família._x000D_
 d)	Implantação de equipes de saúde incluindo médicos, para as comunidades rurais, pelo menos uma vez por semana._x000D_
 e)	Implantação dos serviços médicos especializados e de odontologia, para idosos do Projeto Conviver.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimento_94_-_leandro_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimento_94_-_leandro_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, solicitando as seguintes informações:_x000D_
 a)	Dados identificadores da Empresa Prestadora de Serviços Relativos a Saúde ocupacional;_x000D_
 b)	Quais são os Prazos referentes ao fornecimento do PPP (Perfil profissional Profissiografico)?_x000D_
 c)	Qual o prazo para entrega do Programa de Controle Médico de Saúde Ocupacional (PCMSO)?</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2698/requerimento_115_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2698/requerimento_115_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve REQUER A MESA DIRETORA, nos termos regimentais vigentes, que seja encaminhado expediente ao Prefeito Municipal SR. JOSE GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e ao Diretor do Hospital Regional, FRANCISCO DANTAS MANIÇOBA, solicitando as seguintes informações:_x000D_
 _x000D_
 a) Em relação às cirurgias da área de Otorrinolaringologia, Urologia (Postectomia), Gastroenterologista (Recuperação de Trânsito Intestinal, Aparelho Intestinal), existem contratos vigentes do Hospital do Regional Francisco Dantas Maniçoba com os médicos cirurgiões específicos ás áreas mencionadas? Se sim, enviar cópia digital dos contratos do HR e os dados dos médicos._x000D_
 b) Quais especialidades o Hospital Regional de Nova Andradina-MS, com seus médicos cirurgiões, está apto a fazer cirurgias eletivas e/ou emergenciais?_x000D_
 c) Existe uma lista do número de munícipes que necessitam passar por cirurgias dessas áreas em que o Hospital Regional de Nova Andradina tem contrato com os médicos? Se sim, favor enviar relatório descritivo do tempo de espera e quais motivos as cirurgias ainda não foram realizadas._x000D_
 d). Recentemente à Câmara Municipal de Nova Andradina votou e aprovou suplementação de 10% para ações na Saúde, dentre elas, as cirurgias bariátricas. _x000D_
 d.1 Nesse sentido: quantas pessoas estão aguardando para realizarem cirurgias bariátricas? _x000D_
 d.2 O Contrato foi aditivado? Se não, favor explicar os motivos.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2699/requerimento_116_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2699/requerimento_116_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e a Secretária Municipal de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, solicitando dentro do prazo legal, encaminhar a esta Casa as seguintes informações referente à situação dos nossos idosos.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_121__-_cida_sessao_dia_31.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_121__-_cida_sessao_dia_31.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando dentro do prazo legal, encaminhar a esta Casa as seguintes informações referente à existência de um Projeto e Trabalho de Orientação sobre Climatério/Menopausa para Mulheres nas ESF's (Estratégias de Saúde da Família) da rede municipal de saúde de Nova Andradina._x000D_
 1.	Existe um projeto que fornece informações detalhadas sobre o climatério e a menopausa, abordando as mudanças físicas e emocionais que ocorrem durante essas fases?_x000D_
 2.	Há um projeto que oferece orientação sobre opções de tratamento, incluindo terapias hormonais e não hormonais, e como lidar com os sintomas associados?_x000D_
 3.	Há uma estratégica de promover a importância da saúde óssea, cardíaca e mental durante o climatério/menopausa?_x000D_
 4.	Foi criado um ambiente de apoio e discussão, onde as mulheres possam compartilhar experiências e preocupações?_x000D_
 5.	Tem um plano que oferece recursos práticos para melhorar a qualidade de vida das mulheres durante essa fase?</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerem informações referentes aos atendimentos odontológicos: _x000D_
 _x000D_
 A.	Por quais motivos os ESF´s, Vila Beatriz, Vila Operaria e Nova Casa Verde, não estão realizando atendimentos odontológicos?_x000D_
 B.	  Enviar desde quando, esses ESF´s estão sem realizar esses atendimentos._x000D_
 C.	  Qual é a previsão para regularizar essas situações?</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_139_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_139_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, solicitando as seguintes informações sobre exames de tomografia, ressonância magnética, raio x e ultrassonografia.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/requerimento_151_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/requerimento_151_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS.  _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Exmo Sr. Mauricio Simões Corrêa, Secretário Estadual de Saúde do MS, e a Diretora de Gestão Estratégica da Secretaria Estadual de Saúde (SES), Maria Angélica Benetasso, requerendo as seguintes informações referente ao programa MS SAÚDE: MAIS SAÚDE, MENOS FILA, como segue:_x000D_
 _x000D_
 A)	Qual o Total Geral de Munícipes de Nova Andradina que já foram atendidos pelo referido programa? informando de seu início até a presente data._x000D_
 B)	Quais especialidades e suas quantidades foram atendidas à Munícipes de Nova Andradina?_x000D_
 C)	 Quais Exames e suas respectivas quantidades foram atendidos à Munícipes de Nova Andradina?</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_156_-ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_156_-ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve REQUER A MESA DIRETORA, nos termos regimentais vigentes, que seja encaminhado expediente ao Prefeito Municipal SR. JOSE GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, com cópia ao Diretor do Hospital Regional, Francisco Dantas Maniçoba, Sr. MÁRCIO SOARES, solicitando informações sobre o Pregão Presencial nº. 81/2023, que tem como Objeto, Aquisição de galões de água e serviços de manutenção corretiva nos bebedouros e fogões industriais para atender o Hospital Regional: a) Gostaríamos de obter esclarecimentos sobre a antecipação do Pregão, inicialmente marcado _x000D_
 para o dia 16/10/2023, mas que ocorreu em 04/10/2023. Solicitamos informações detalhadas _x000D_
 sobre os motivos que levaram a essa antecipação, visando a transparência e compreensão dos _x000D_
 procedimentos adotados._x000D_
 b) Requisitamos informações referentes ao valor global do último certame realizado para a _x000D_
 aquisição dos mesmos produtos e serviços e, ainda, o valor global do Pregão nº.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando realização de estudo e execução de reforma da extensão do posto de saúde de Nova Casa Verde no Assentamento Angico.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, reiterando as indicações 025/2020 e 169/2022, solicitando que seja estendido o atendimento para 24 horas por dia no ESF de Nova Casa Verde, disponibilizando assim, 1 (um) médico e 1 (uma) enfermeira padrão para melhor gerir o plantão.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Presidente do Sindicato Rural, SR. MARCUS VINICIUS GODOY GARCIA JUNIOR, solicitando o “Programa de Saúde do Homem e da Mulher Rural” do SENAR/MS no ESF de Nova Casa Verde para o mês de maio de 2024.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, reiterando a indicação 379/2021, solicitando que sejam disponibilizados agentes da área da saúde para atender aos munícipes dos Assentamento Casa Verde.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1916/ind_39_-_arion_marcia_deildo_gabriela_sandro_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1916/ind_39_-_arion_marcia_deildo_gabriela_sandro_e_leandro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a contratação de empresa para fornecimento de exames de Punção Aspirativa com Agulha Fina (PAAF), biópsia da tireoide e biópsia da próstata.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_46_-_gabriela_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_46_-_gabriela_e_subscritos.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SR. HENANDES ORTIZ, indicando a criação de um plantão de atendimento de consultas estendido até as 22:00 horas no CEM (Centro de Especialidades Médicas).</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_71_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_71_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. Hernandes Ortiz que seja feita a inauguração oficial de reentrega do CAPS, com suas novas instalações e finalização de obra, para os munícipes de nossa cidade.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado com celeridade a compra dos materiais cirúrgicos e insumos necessários para que efetivamente seja implantado e colocado em funcionamento, o centro cirúrgico de castração de animais do CCZ.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_75_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_75_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, o fornecimento de armações e lentes de grau para pessoas que necessitam e se encontram em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado com celeridade a compra de um caminhão para uso exclusivo do CCZ, para retirada de entulhos de depósitos que possam ter acumulo de água, em nossa cidade.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Deputado Estadual, Sr. ZÉ TEIXEIRA, com cópia ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando Emenda Parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil) para reforma, ampliação e mobiliários para a ESF Morada do Sol.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2052/ind_103_-_ceara_gabriela_marcia_e_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2052/ind_103_-_ceara_gabriela_marcia_e_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, Indicando a celebração de convenio com clínica especializada em: treinamento de equipe multidisciplinar, capacitação de pais, treino parental, entre outras funções para atender o público TEA (Transtorno de Espectro Autista) no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2054/ind_105_-_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2054/ind_105_-_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. DAGOBERTO NOGUEIRA, com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e a Secretária Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando Recursos orçamentário de Piso de Atenção Básica - PAB no valor de 400.000,00 (Quatrocentos mil reais) a ser creditado em conta do Fundo Municipal de Saúde (CNPJ: 10.711.980/0001-94) de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, solicitando emenda de recurso no valor de R$150.000,00 para que seja destinado a reforma da unidade de Saúde do Angico.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2062/ind_111_-_gabriela_ceara_arion_deildo_fabio_e_pedro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2062/ind_111_-_gabriela_ceara_arion_deildo_fabio_e_pedro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SR. HENANDES ORTIZ, indicam aquisição de cadeiras para coleta de exames e cadeiras para os Bioquímicos para o Laboratório Municipal Nacim Abrão.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, e a Secretária Municipal de Educação, Cultura e Esporte, Srª GIULIANA MASCULI, solicitando a criação de um  Programa voltado para Saúde da Criança, com atividades físicas, acompanhamento nutricional, dentre outras.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças , ao secretário municipal de infraestrutura, Sr. JÚLIO CESAR, ao secretário de finanças Sr. Emerson Nantes e ao Secretário de Saúde Sr. Hernandes Ortiz, solicitando que seja viabilizada estudos a fim de contratar Fisioterapeutas para atender a população de Nova Andradina.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, Reiterando a Indicação nº 548/2021, para que possa Implementar Horário de 06 horas/trabalho Ininterruptas para Agentes de Saúde da Estratégia da Saúde da Família (ESFs) e Agentes de Endemias (Centro de Zoonoses) – Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_121_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_121_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado a inscrição do município para receber profissionais da saúde do programa MAIS MÉDICOS, para atendimentos nos na Cidade de Nova Andradina, Assentamentos Santa Olga, Angico e Distrito Nova Casa Verde.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, JOÃO DAN - PDT, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_127_-_cida_ceara_deildo_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_127_-_cida_ceara_deildo_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. GERALDO RESENDE PEREIRA, com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e a Secretária Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando uma ambulância padrão (UBS) para o SAMU do nosso município, para atendimento pré-hospitalar com equipamentos necessários devidamente instalados.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_131_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_131_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado com celeridade a contratação de um médico infectologista para o SAE, onde os pacientes, hoje se encontram sem acompanhamento de um médico especializado.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_136_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_136_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, a inserção do município no cadastro único de pessoas com TEA</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a condução de parte do valor da emenda parlamentar procedente do Deputado Beto Pereira de R$ 200.000,00 (duzentos mil reais) para a compra de uma mesa Ginecológica Elétrica Histeroscópica para o ESF Vila Operária.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2136/ind_147_-_cida__-_entra_dia_25-04.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2136/ind_147_-_cida__-_entra_dia_25-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando que seja feito um estudo para que os pacientes, previamente cadastrado nas Umidades de Saúde possam agendar, por telefone, aplicativo ou pelo site da Prefeitura Municipal, às suas consultas médicas no Município de Nova Andradina.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a destinação de parte do valor da Emenda Parlamentar, procedente do Deputado Beto Pereira de R$ 1.000.000,00 (um milhão de reais), para a aquisição de uma mesa/cadeira ginecológica para o ESF Vila Operária.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM A MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. ROBERTO HASHIOKA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando ao Deputado Emenda Parlamentar no valor de R$ 200.000,00 (Duzentos Mil Reais), para a aquisição de Ambulância Semi UTI tipo A, para atender o Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2172/ind_167_-_wilson_e_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2172/ind_167_-_wilson_e_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças Sr. Emerson Nantes e ao secretário de saúde Sr Hernandes Ortiz, solicitando que seja viabilizada estudos a fim de que seja adquirido prótese móvel (dentadura) para as pessoas carentes que não tem condições de adquirir uma dentadura.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA,  e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao comandante do 3° Subgrupamento de Bombeiros Militar Independente, SR. MAJOR PABLO DIEGO BARROS DE JESUS, solicitando que as ambulâncias de Nova Casa Verde fiquem estacionadas na nova base do quartel do corpo de bombeiros no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ALEMÃO DA SEMENTE, FABIO ZANATA, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado, SR. EDUARDO RIEDEL, e ao Secretário de Estado de Saúde, SR. MAURICIO SIMÕES CORRÊA, com cópia ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, REITERANDO a indicação 116/2021, solicitando que seja disponibilizado o Serviço de atendimento Médico de Urgência – SAMU para Nova Casa Verde.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, ARION AISLAN DE SOUSA - PL, LEANDRO FERREIRA LUIZ FEDOSSI, PEDRO SOARES - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2183/ind_175_-_ceara_pedro_arion_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2183/ind_175_-_ceara_pedro_arion_e_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e ao Diretor geral da FUNSAL Nova Andradina, Sr. MÁRCIO LUIS SOARES, solicitando que se faça cumprir a LEI FEDERAL Nº. 14.434, de 04 de agosto de 2022, a qual “Altera a Lei nº 7.498, de 25 de junho de 1986, que institui o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira que passa a ser R$ 4.750,00 (quatro mil setecentos e cinquenta reais) mensais”(Enfermeiro = R$ 4.750,00; Técnicos de Enfermagem = R$ 3.325,00; Auxiliares de Enfermagem e Parteiras = R$2.375,00).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2196/ind_185_-_gabrielaleandro_arion_marcia_cida_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2196/ind_185_-_gabrielaleandro_arion_marcia_cida_e_sandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a aquisição de Teste Rápido de para diagnosticar Dengue.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2213/ind_190_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2213/ind_190_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES HORTIZ, solicitando adesão do governo municipal ao programa “MS Saúde: Mais Saúde, Menos Fila” do governo Estadual.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2238/ind_205_-_marcia_arion_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2238/ind_205_-_marcia_arion_e_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a inclusão na lista de medicamentos da Farmácia Básica Municipal, os medicamentos oftalmológicos receitados no pós-cirúrgico das cirurgias oftalmológicas que estão sendo realizadas no Hospital Regional pelo SUS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2239/ind_206_-_marcia_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2239/ind_206_-_marcia_e_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando estudo para a implantação do método de aromaterapia na saúde pública de Nova Andradina.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_207_-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_207_-_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, reiterando a Indicação nº 189/2022, solicitando estudo para a implantação do método de acupuntura na saúde pública de Nova Andradina.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, FABIO ZANATA, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2241/ind_208_-_joao_dan_fabio_deildo_cida_arion_gabi_marcia_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2241/ind_208_-_joao_dan_fabio_deildo_cida_arion_gabi_marcia_e_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, solicitando o estudo de uma instalação de casa de apoio própria para os pacientes e acompanhantes próximo ao Hospital Regional.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, JOÃO DAN - PDT, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2249/ind_210_-_gabriela_arion_cida_joao_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2249/ind_210_-_gabriela_arion_cida_joao_e_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SR. HENANDES ORTIZ, indicando que seja realizado estudo de viabilidade para que a equipe do CAPS possa realizar atendimentos no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_-_camara_hiperbarica.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_-_camara_hiperbarica.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES HORTIZ, solicitando a disponibilização do tratamento em Câmara Hiperbárica na tabela do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a aquisição  de Um Carro de Emergência com desfibrilador, caixa com os laringoscópios, caixa com materiais  de intubação, tábua de compressão, suporte de soro e cilindro de oxigênio e equipado com armário móvel e gavetas suficientes para guarda de medicamentos (Lista anexa), materiais a serem utilizados em situação emergência e de urgência para atendimento aos moradores do Distrito de Nova Casa Verde e sua área de abrangência, estando disponível na ESF do Distrito.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2285/ind_226_-_marcia_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2285/ind_226_-_marcia_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a disponibilização do procedimento de capsulotomia para os pacientes que estão realizando cirurgia de catarata no Hospital Regional pelo SUS.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_232_-_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_232_-_sandro.pdf</t>
   </si>
   <si>
     <t>OO Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando revisão elétrica e rampas de acesso aos consultórios no CEM (Centro de Especialidades Médicas).</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2307/ind_241_-_marcia_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2307/ind_241_-_marcia_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando veículo de transporte coletivo (ônibus ou van) para os usuários do CAPS.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_248_-_deildo_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_248_-_deildo_e_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA,  com cópia ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, para que possa implementar Horário de 06 horas/trabalho Ininterruptas para Agentes de Saúde da Estratégia da Saúde da Família (ESFs) e Agentes de Endemias (Centro de Zoonoses) – Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado a feira de adoção de animais do município, para que cada animal que esteja abrigado no CCZ tenha condições de ter um lar.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2330/ind_258_-_ceara_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2330/ind_258_-_ceara_e_subscritos.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando que o órgão municipal competente possa realizar Remuneração em forma de gratificação pelo exercício das atribuições de cargo ou função aos profissionais do SAMU – Socorristas/Motoristas do Serviço de Atendimento Móvel de Urgência de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_267_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_267_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e esportes, Sra. GIULIANA MASCULI POKRYWIECKI, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a realização de mutirão de vacinação nas escolas da rede Municipal de Ensino e  realização de campanha de conscientização da importância da vacinação contra a Meningite ACWY e HPV, direcionada aos adolescentes que possuem idade para receberem a vacina.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_312_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_312_-_arion.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, a Secretaria de Municipal de Assistência Social e Cidadania, Sr. DELMA PRADO CAVALCANTE, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, com cópia a Subsecretária de meio ambiente, Sra. CORNÉLIA NAGEL, solicitando que seja realizado, Mutirão de Atendimento de Serviços de Saúde,  Assistência Social e Meio Ambiente, fornecendo atendimentos diversos tais como os descritos abaixo._x000D_
 _x000D_
 a)	Consultas médicas com guias para exames laboratoriais, exames de glicemia, testes rápidos de diabetes, hepatite, hiv, entre outros, encaminhamentos para especialidades médicas, atendimentos odontológicos e oftalmológicos e todos os demais procedimentos que a Secretária Municipal de Saúde conseguir atender via atenção básica._x000D_
 _x000D_
 b)	Atendimento das equipes especializadas do CRAS e CREAS, fornecimento de serviços bá</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2627/ind_387_-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2627/ind_387_-_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, indicando que seja realizado a revisão e limpeza de todos os bebedouros prédios de responsabilidade da Secretaria de Saúde e a colocação de bebedouros com filtros nos locais que não possuem.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_418_-cida_do_ze_-_bugre_gabriela__-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_418_-cida_do_ze_-_bugre_gabriela__-_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e a Secretária Municipal de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, solicitando que o chefe do poder executivo encaminhe projeto de lei dispondo sobre a criação de um programa de envelhecimento ativo e saúde da pessoa idosa no âmbito do município de Nova Andradina, conforme modelo de projeto de lei anexo.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_461_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_461_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ solicitando a contratação de mais fisioterapeutas para o CRENA.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/ind_462_arion_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/ind_462_arion_e_cida.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Deputado Federal MARCOS POLLON, solicitando que seja disponibilizado uma verba de R$ 500.000,00 para aquisição de um ônibus para transportes de pacientes em tratamento de saúde para fora do domicilio.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_469_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_469_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, indicando a disponibilização de computador para os médicos que atendem na Clínica da Mulher.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_484_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_484_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a necessidade premente da alocação de recursos e esforços para a contratação de médicos neuropediatras e neurologistas em nossa cidade.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JÚLIO CESAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que seja providenciadas acomodações para os pacientes/passageiros da saúde.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/ind_486_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/ind_486_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Deputado Federal, Dr. LUIZ OVANDO-PP, ao Deputado FEDRAL, Sr. RODOLFO NOGUEIRA-PL (Gordinho do Bolsonaro) com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Finanças de Gestão, Sr. EMERSON NANTES DE MATOS, solicitando o apoio e a atenção de Vossas Excelências para a destinação de recursos financeiros por meio de Emenda Parlamentar no valor de R$ 1.000.000,00 (Um milhão de reais) com o objetivo específico de viabilizar a aquisição de 02 (dois) ônibus destinados à mobilidade dos pacientes do Hospital de Amor, localizados nas cidades de Jales e Barretos-SP.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_493_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_493_sandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando que se faça estudos para a celebrar convênios com hospitais certificados pelo CFM que ofereçam serviços médicos através da telemedicina nas especialidades em que o Executivo Municipal tem dificuldade de contratação.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>FABIO ZANATA, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_498_-_fabio_zanata__-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_498_-_fabio_zanata__-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Presidente do Sindicato Rural, SR. MARCUS VINICIUS GODOY GARCIA JUNIOR, solicitando o “Projeto Pingo D’Água - unidade móvel odontológica” do SENAR/MS para atender os Assentamentos São João, Angico e Teijin no Distrito de Nova Casa Verde – Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_499_fabio_zanata.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_499_fabio_zanata.pdf</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2936/ind_502_-_arion_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2936/ind_502_-_arion_-_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Sr. Prefeito Municipal, JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando que sejam providenciados esforços para implantação de um bebedouro de água para o CAPS com capacidade de 100 litros.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1728,67 +1728,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_19_deildo_-_impacto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2313/projeto_de_lei_no._31_gabriela_marcia_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_07_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_08_-_arion_marcia_gabriela_sandro_deildo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_09_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_22_-_arion_leandro_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_23_-_arion.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_24_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_34_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_35_-_gabriela_josenildo_arion_deildo_fabio_e_pedro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_39_-_arion_deildo_leandro_gabriela_marcia_e_cida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_40_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_42_-_pedro_soares_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_44_-_gabriela_e_arion.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_45_-_gabriela_arion_joao_dan_leandro_fabio_deildo_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_55_-_marcia_e_cida.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2217/requerimento_56_-_arion_marcia_leandro_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_61_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_77_-_gabriela_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_78_-_arion.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_90_-_marcia_lobo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimento_94_-_leandro_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2698/requerimento_115_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2699/requerimento_116_-_cida.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_121__-_cida_sessao_dia_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_139_leandro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/requerimento_151_arion.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_156_-ceara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1916/ind_39_-_arion_marcia_deildo_gabriela_sandro_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_46_-_gabriela_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_71_-_arion.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_75_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2052/ind_103_-_ceara_gabriela_marcia_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2054/ind_105_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2062/ind_111_-_gabriela_ceara_arion_deildo_fabio_e_pedro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_121_-_arion.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_127_-_cida_ceara_deildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_131_-_arion.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_136_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2136/ind_147_-_cida__-_entra_dia_25-04.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2172/ind_167_-_wilson_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2183/ind_175_-_ceara_pedro_arion_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2196/ind_185_-_gabrielaleandro_arion_marcia_cida_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2213/ind_190_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2238/ind_205_-_marcia_arion_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2239/ind_206_-_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_207_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2241/ind_208_-_joao_dan_fabio_deildo_cida_arion_gabi_marcia_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2249/ind_210_-_gabriela_arion_cida_joao_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_-_camara_hiperbarica.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2285/ind_226_-_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_232_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2307/ind_241_-_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_248_-_deildo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2330/ind_258_-_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_267_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_312_-_arion.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2627/ind_387_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_418_-cida_do_ze_-_bugre_gabriela__-_marcia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_461_wilson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/ind_462_arion_e_cida.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_469_marcia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_484_cida.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/ind_486_deildo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_493_sandro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_498_-_fabio_zanata__-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_499_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2936/ind_502_-_arion_-_gabriela.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_19_deildo_-_impacto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2313/projeto_de_lei_no._31_gabriela_marcia_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_07_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_08_-_arion_marcia_gabriela_sandro_deildo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_09_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_22_-_arion_leandro_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_23_-_arion.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_24_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_34_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_35_-_gabriela_josenildo_arion_deildo_fabio_e_pedro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_39_-_arion_deildo_leandro_gabriela_marcia_e_cida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_40_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_42_-_pedro_soares_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_44_-_gabriela_e_arion.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_45_-_gabriela_arion_joao_dan_leandro_fabio_deildo_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_55_-_marcia_e_cida.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2217/requerimento_56_-_arion_marcia_leandro_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2243/requerimento_61_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_77_-_gabriela_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_78_-_arion.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_90_-_marcia_lobo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimento_94_-_leandro_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2698/requerimento_115_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2699/requerimento_116_-_cida.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_121__-_cida_sessao_dia_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_139_leandro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2906/requerimento_151_arion.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_156_-ceara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1916/ind_39_-_arion_marcia_deildo_gabriela_sandro_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_46_-_gabriela_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_71_-_arion.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_75_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2052/ind_103_-_ceara_gabriela_marcia_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2054/ind_105_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2062/ind_111_-_gabriela_ceara_arion_deildo_fabio_e_pedro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_121_-_arion.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_127_-_cida_ceara_deildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_131_-_arion.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_136_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2136/ind_147_-_cida__-_entra_dia_25-04.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2172/ind_167_-_wilson_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2183/ind_175_-_ceara_pedro_arion_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2196/ind_185_-_gabrielaleandro_arion_marcia_cida_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2213/ind_190_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2238/ind_205_-_marcia_arion_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2239/ind_206_-_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_207_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2241/ind_208_-_joao_dan_fabio_deildo_cida_arion_gabi_marcia_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2249/ind_210_-_gabriela_arion_cida_joao_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao_-_camara_hiperbarica.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2285/ind_226_-_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_232_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2307/ind_241_-_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_248_-_deildo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2330/ind_258_-_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_267_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_312_-_arion.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2627/ind_387_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2705/ind_418_-cida_do_ze_-_bugre_gabriela__-_marcia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_461_wilson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2807/ind_462_arion_e_cida.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_469_marcia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_484_cida.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2874/ind_486_deildo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_493_sandro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_498_-_fabio_zanata__-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_499_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2936/ind_502_-_arion_-_gabriela.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>