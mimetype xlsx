--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -54,1151 +54,1151 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, DEILDO PISCINEIRO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_06_-_gabriela_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_06_-_gabriela_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário de Infraestrutura Sr. JULIO CESÁR CASTRO MARQUES, solicitando as seguintes informações referente a reforma da Escola Antônio Joaquim de Moura Andrade (Morcegão):_x000D_
 _x000D_
 a)	Referente ao madeiramento da demolição (Madeiras nobres), qual foi à destinação das mesmas?</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_27_-_gabriela_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_27_-_gabriela_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉZAR CASTRO MARQUES, requerendo informações referentes ao Processo Nº 107.496/2022(Recapeamento).</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉZAR CASTRO MARQUES, requerendo informações referentes ao Processo Nº 86709/2019.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_31_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_31_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉZAR CASTRO MARQUES, requerendo informações referentes ao descarte de resíduos sólidos nas Rua Antônio Duarte e Irmã Maria Rita Loureiro, ao lado da Praça Vilson Fabricio de Matos.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Os/As Vereadores/as a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR CASTRO MARQUES, requerem informações sobre, os processos licitatórios de número 76815 do ano de 2019 e número 94974 do ano de 2021, cujo objeto de contrato é aquisição de cascalho misto de barranco e o uso do cascalho adquirido pelo município._x000D_
 a)	Solicita-se as cópias dos processos licitatórios na integra do início do certame até a conclusão._x000D_
 b)	Quais as estradas vicinais foram comtempladas com o serviço de manutenção? E quais as datas?_x000D_
 c)	Há reserva para ser entregue? Se sim qual o montante?_x000D_
 *Enviar documentos comprobatórios;</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_60_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_60_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 O Vereador que a este subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicita respostas sobre o oficio nº1011/GAB/PREF da indicação 478/2021, sobre as construções das duas pontes sobre o Córrego seco e do córrego samambaia no Assentamento Teijin em Nova Casa Verde. Solicito as seguintes informações, em outubro de 2022 após a licitação, a empresa contratada instalou placas nas pontes indicando a construção das pontes em concreto. Sendo assim:</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_68_-_arion_gabriela_deildo_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_68_-_arion_gabriela_deildo_e_sandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, requerendo a cópia na íntegra do processo de contratação de quebra-molas e traffic calming que colocaram na entrada do Bairro Portal do Parque, e requer as seguintes informações, em arquivos digitais:_x000D_
 _x000D_
 a)	Custo de cada quebra-molas e cada traffic calming lá instalados._x000D_
 b)	Quais foram as causas de terem que refazer os quebra-molas e os traffic calming?_x000D_
 c)	Quem ficou responsabilizado pelo custo de ter que refazer os quebra-molas, que foram feitos com altura errada._x000D_
 d)	Houve aditivos de contratos? Se sim, qual a justificativa?</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2809/requerimento_133_-_gabi_-.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2809/requerimento_133_-_gabi_-.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, requerendo informações referentes à implantação de luminárias no canteiro central do prolongamento da Avenida Eurico Soares Andrade, entre a Rua Antônio Duarte até à Rotatória da Rodovia MS 473, na saída para o Instituto Federal: Qual a previsão para funcionamento da iluminação nessa extensão?</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido _x000D_
 o Plenário, REQUEREM À MESA, que seja encaminhado expediente ao Prefeito Municipal, _x000D_
 SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO _x000D_
 CÉSAR CASTRO MARQUES, solicitando informações sobre a construção das casas_x000D_
 populares no Distrito de Nova Casa Verde, município de Nova Andradina – MS:_x000D_
 a) Qual motivo foi apenas realizado a terraplanagem dos terrenos em que deverão ser _x000D_
 construídas as casas sem haver continuidade para a construção das casas?_x000D_
 b) Essa é uma obra com verbas de recurso próprio do município, do Estado de Mato _x000D_
 Grosso do Sul ou Federal? Explicar_x000D_
 c) Existe perspectiva para iniciarem as obras de construção dessas casas populares?</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_campo_perobao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_campo_perobao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando realização de estudos de revitalização do conhecido campo de futebol Perobão, localizado na Rua Delfino de matos, esquina com a Rua Onofre Gonçalves Lopes, no Bairro São Vicente de Paulo, além de implantação de uma academia ao ar livre, calçamento ao redor do campo e instalação de alambrados nas laterais do campo de futebol.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_08_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_08_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES, que seja viabilizado estudos técnicos para construção da CICLO FAIXAS/CICLO ROTAS dentro do perímetro urbano.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_09_-_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_09_-_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando a Implantação de Ponto de Ônibus com Cobertura na Praça Shichiro Nakamura que está localizada no Residencial Antônio Ulisses Pinheiro (Estrada Municipal Gracindo Abílio Lourenço – entre as Ruas João Nepomuceno de Lara e Rua José Guilhermino de Oliveira).</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_10_-_deildo_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_10_-_deildo_e_sandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando Processo Licitatório Urgente para Contratação de Empresa e Implantação de Guard Rail nas Proximidades da Ponte Rinaldo Francisco de Freitas, sobre o Córrego Umbaracá no Anel Viário Fernando Lima de Vasconcelos.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_-_quadra_esportiva_do_conviver.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_-_quadra_esportiva_do_conviver.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e a Secretária Municipal de Assistência Social, DELMA PRADO CAVALCANTE, solicitando a Implantação de Quadra Esportiva no Perímetro/Espaço do Centro de Convivência do Idoso (Conviver).</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que sejam feitas melhorias na pavimentação asfáltica, por meio de “tapa buracos”, em toda extensão da Rua Tiozo Kai e nas proximidades da rotatória principal do Bairro Portal do Parque, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando realização de estudo e execução de reforma da extensão do posto de saúde de Nova Casa Verde no Assentamento Angico.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_21_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_21_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças , ao secretário municipal de infraestrutura, Sr. JÚLIO CESAR, a Secretária de Educação Sra Giuliana Masculi Pokrywiecki e ao secretário de finanças Sr. Emerson Nantes. solicitando que seja viabilizada estudos a fim de construir mais creches em Nova Andradina.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1900/ind_27_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1900/ind_27_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos Sr. ROBERTO GINELL, solicitando estudos para que seja feita uma rotatória  na Av. Dilson Casarotto no cruzamento da Av. Pedro Cassimiro da Motta com a Rua Nova Andradina no  Distrito de Nova Casa Verde – Nova Andradina/MS</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, que seja viabilizado estudos técnicos para a mudança no sentido de tráfego, passando assim a ser mão única em toda a sua extensão a Rua Sérgio Tibúrcio dos Santos e na Rua Eraclides Simões, no Trecho especificamente em frente a Praça do Bairro Durval Andrade Filho ( Morada do Sol).</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e a Secretária Municipal de Educação Cultura e Esporte, Sra. GIULIANA MASCULI POKRIWIECK, solicitando a Implantação de Quadra Esportiva Coberta na Praça Nivaldo Aparecido de Oliveira do Conjunto Habitacional Celina Gonçalves no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_-_pista_caminhada_saida_para_o_ifms.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_-_pista_caminhada_saida_para_o_ifms.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando a Implantação de Pista de/para Caminhada na MS 473 – trecho entre a Rua Antônio Duarte e a Rotatória.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_32_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_32_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando para a Praça Antônio Capuci, localizada no Residencial Monte Carlo, os seguintes cuidados e implementações:_x000D_
 a)	Gramado sintético para o Campo de Futebol;_x000D_
 b)	Cobertura para o Campo de Futebol.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_40_-_ceara_fabio_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_40_-_ceara_fabio_e_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES, com cópia ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando a realização de processo licitatório à contratação de Empresa para Transporte Público/Coletivo para o Município de Nova Andradina-MS, considerando as Leis Municipais: Nº. 517 de 21 de junho de 2005 e Nº. 879 de 03 de maio de 2010).</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1919/ind_41_-_marcia_lobo_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1919/ind_41_-_marcia_lobo_e_deildo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, SR. JÚLIO CESAR CASTRO MARQUES, indicando a instalação de um ponto de ônibus na rua Timóteo dos Santos esquina com a rua José Procópio no bairro Randolfo Jareta.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1922/ind_43_-_fabio_zanata.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1922/ind_43_-_fabio_zanata.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, reiterando as Indicações 34/2021 e 42/2022, que solicita que sejam realizados estudos técnicos para construção de uma praça entre as ruas Florêncio de Mattos e Luiz Antônio da Silva, localizadas no bairro Vila Beatriz, contendo os seguintes itens:_x000D_
 _x000D_
 •	Quadra de Areia Iluminada_x000D_
 •	Academia ao Ar Livre_x000D_
 •	Brinquedos Coloridos</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_50_-deildo_e_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_50_-deildo_e_arion.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura Sr. JULIO CESAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Diretor do DEMTRAN – Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, solicitando a Implantação de sinalização Semafórica de Três Tempos na Esquina da Rua Vearni Castro com a Avenida Antônio Joaquim de Moura Andrade.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL, a o Secretário Municipal de Meio Ambiente e Desenvolvimento integrado, SRA JULIANA LOPES,  e ao Secretário Municipal de Infraestrutura, SR. JÚLIO CÉSAR CASTRO MARQUES, reiterando a indicação 577/2021, solicitando que seja realizado um estudo para um projeto, para tornar a represa Córrego do Burro – Assentamento Teijin, em um Balneário Municipal de Lazer.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_70_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_70_-_wilson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando realização de estudos para implantação de bebedouros contendo água potável legada nas principais praças da cidade.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_72_-alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_72_-alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Infraestrutura, Sr. JULIO CESAR MARQUES solicitando a Implantação de 01 Parquinho Infantil com adequação a Lei Municipal 851 de 07 de dezembro de 2009 (que dispõe sobre a Instalação de parques infantis com brinquedos especiais adaptados às crianças com necessidades especiais), instalação de academia ao ar livre e a implantação de Iluminação Pública no Assentamento Teijin – FETAGRI (Comunidade 06 - Comunidade São João Calábria).</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1989/ind_79_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1989/ind_79_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Diretor Executivo de Assessoramento da Agesul, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando a Implantação de acostamento e/ou área de descanso em ambos os lados da  Rodovia Auro Soares de Moura Andrade (MS-134) entrada principal do Assentamento Teijin (17 de Abril) no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_85_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_85_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉZAR CASTRO MARQUES, solicitando que seja efetuada a construção de calçada e colocação de grama na Praça das Árvores, situada entre a Avenida Masahiko Azuma, Rua Henriette Haiat e Rua David Cherman, no Bairro Portal do Parque.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2022/ind_93_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2022/ind_93_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, SR. JÚLIO CESAR CASTRO MARQUES, indicando a instalação de dois pontos de ônibus na Avenida Henrique Pasmanik, um na esquina com a rua Beatriz Pasmanik e outro na esquina com a rua Aldegonda Dacomi Capuci, no bairro Portal do Parque.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_100_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_100_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando realização de estudos para colocação de Placas Indicativas durante toda extensão da Avenida Antônio Joaquim de Moura Andrade, constando a localização dos seguintes órgãos: Hospital Regional, Hospital Cassems, Detran, Unidade Regional de Perícia e Identificação - URPI, IML,  Procon, Casa do Trabalhador, 1ª Delegacia de Polícia Civil , Delegacia Regional de Polícia, Delegacia da Mulher, Delegacia do Trabalho, Corpo de Bombeiros, Estabelecimento Penal Masculino, Agraer, Iagro, Coordenadoria Regional de Educação, IFMS, UEMS, UFMS, Hospital de Amor (Hospital de Câncer), Fórum, Câmara Municipal, Prefeitura Municipal, Centro de Convenções, Estádio Municipal, Receita Federal, Justiça Eleitoral, Aeródromo Municipal, Vara do Trabalho de Nova Andradina, IBGE, MPE, OAB, Secretaria da Fazenda, Agencia Fazendária, Banco de Sangue, Batalhão da Policia Militar, Parque de Exposições, Agesul e Terminal Rodoviário.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2061/ind_110_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2061/ind_110_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a revitalização nos trevos que dão acesso a cidade de Nova Andradina.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2069/ind_116_-_wilson_para_sessao_de_04-04.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2069/ind_116_-_wilson_para_sessao_de_04-04.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando realização de melhorias nos banheiros da rodoviária e demais estruturas básicas do local.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2070/7_-_construcao_de_cobertura_pontos_de_onibus.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2070/7_-_construcao_de_cobertura_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando a construção de mais uma cobertura no ponto de ônibus em frente a creche Brás de Assis Nogueira, bem como cobertura nos pontos de ônibus escolares do bairro universitário citados abaixo;_x000D_
 _x000D_
 - Avenida Hidelbrando Neno do Aragão, esquina com a rua Argemiro Camilo de Souza._x000D_
 - Rua José Procópio, esquina com a Avenida Geraldo Magela dos Santos._x000D_
 - Avenida Hidelbrando Neno do Aragão, esquina com a rua José Gerônimo do Nascimento</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças , ao secretário municipal de infraestrutura, Sr. JÚLIO CESAR, ao secretário de finanças Sr. Emerson Nantes e ao Secretário de Saúde Sr. Hernandes Ortiz, solicitando que seja viabilizada estudos a fim de contratar Fisioterapeutas para atender a população de Nova Andradina.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR CASTRO MARQUES, indicando a instalação de 1(um) ponto de ônibus na rua José Gomes da Rocha onde se localizam as portarias dos condomínios Maria Augusta de Oliveira e Zulmira César de Oliveira, também conhecido como condomínio “O Bom Menino”.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_126_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_126_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos Sr. ROBERTO GINELL, solicitando implantado iluminação publica na Rua Pernambuco, no perímetro que se localiza entre a Av. Brasil e a Rua da Saudade, no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2108/ind_129_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2108/ind_129_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, reiterando a indicação 252/2018 e 267/2020, solicitando que seja construindo um cemitério em Nova Casa Verde.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉZAR CASTRO MARQUES e a Secretária Municipal de Educação, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que sejam executados os serviços de Reforma Completa na PISTA DE SKATE da praça Santos Dumont localizado, na Avenida Rio Brilhante, entre a Avenida Eurico Soares de Andrade e a Rua Imaculada Conceição.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, Reiterando a Indicação nº 415/2021 solicitando que sejam tomadas providências de Reorganização Viária nas Ruas dos distintos perímetros dos Bairros Celina Gonçalves – “Rua Vera Lúcia Pigari Baptista”, Bairro Almesinda Costa Souza, “Rua Lourenço Pereira Lopes” e Bairro Randolfo Jareta, “Rua Timóteo dos Santos José” Paralelas à Avenida Onofre Batista de Oliveira, tomando as possíveis conjunturas:_x000D_
 a)	Via de mão dupla para única;_x000D_
 b)	Retornos nos canteiros centrais</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2192/ind_182_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2192/ind_182_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Secretário Municipal de Infraestrutura, SR. JÚLIO CÉZAR CASTRO MARQUES, reiterando a Indicação nº 52/2021, indicando a necessidade de viabilizar meios para reforma da Praça Área de Lazer Israel Cardonswi (Portal do Parque).</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_186_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_186_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando que seja reiterada a Indicação nº 37/2021, que solicita que seja viabilizado com o máximo de urgência, um estudo de reparo nas rampas de acesso para cadeirantes, em todo o perímetro da Av. Antônio Joaquim de Moura Andrade, Av. Eurico Soares Andrade e a rampa de acesso ao CRENA.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2202/ind_189_-_cida__e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2202/ind_189_-_cida__e_subscritos.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉZAR CASTRO MARQUES e a Secretária Municipal de Educação, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que seja feito um estudo para instalação de Cerca concertina tipo ouriço de arame farpado e pontiagudo para proteção nas escolas da rede municipal de ensino no município de Nova Andradina.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_196_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_196_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES, reiterando a Indicação nº. 553/2021, solicitando que seja viabilizada a REFORMA E AMPLIAÇÃO da cobertura e do palco do local de celebração religiosa, no Cemitério Municipal Santa Barbara de Nova Andradina.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_197_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_197_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando ampliação de mais duas salas amplas, instalação de ar condicionado e wi-fi, reforma dos banheiros e instalação da placa de identificação do local com o nome que foi dado ao velório municipal de Nova Andradina, denominado (Francisco Pereira da Silva).</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_198_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_198_-_wilson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando realização de estudos para implantar cobertura do estacionamento destinado aos veículos oficiais do pátio da prefeitura municipal de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, CIDA DO ZÉ BUGRE - PODE, DR. SANDRO - MDB, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2247/ind_209_-_leandro_e_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2247/ind_209_-_leandro_e_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura JÚLIO CESAR CASTRO MARQUES e Serviços Públicos, Sr. ROBERTO GINEL, solicitando construção de calçada na Avenida: Brás de Assis Nogueira entre a Rua: Pastor Júlio Ferreira de Alencar e a Estrada Odilon Ribeiro dos Santos margeando o Estádio Luiz Soares de Andrade (Andradão).</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_214_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_214_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando que providencie a implantação de um estacionamento e rampa de acessibilidades no canteiro central, na Avenida Dilson Casarotto esquina com a Rua Bianca Calixto em frente a construção da Cooperativa de Crédito Sicredi, no Distrito Nova Casa Verde.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_215-_wilson_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_215-_wilson_e_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja feito calçada no estacionamento de terra do Hospital Regional Francisco Dantas Maniçoba.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja executado serviços de pavimentação asfáltica na rua Odilon Ribeiro dos Santos no itinerário passando entre a AGESUL até a 6ª fase do bairro Portal do Parque.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_217-_deildo_gabriela_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_217-_deildo_gabriela_e_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e à Senadora, Sra. SORAYA THRONICKE, solicitando que seja realizada a construção da Sede Própria para atender os Programas Serviço de Convivência e Fortalecimento de Vínculo, Projeto Conviver e Jovem Aprendiz no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul, Sr. EDUARDO CORRÊA RIEDEL, Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR, para que sejam providenciados estudos e a pavimentação asfáltica no Bairro Jardim Tropical em Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2284/ind_225_-_joao_dan_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2284/ind_225_-_joao_dan_e_cida.pdf</t>
   </si>
   <si>
     <t>OOs Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que providencie a implantação de estacionamento no canteiro central na Avenida Eurico Soares de Andrade em frente ao camelódromo e rampas de acessibilidades.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>OO Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Gerente Regional da Sanesul, JAIR RIBEIRO DE OLIVEIRA, solicitando que providencie um estudo no intuito de elaborar projeto para que os novos loteamentos e condomínios possam disporem da infraestrutura para a ligação à rede coletora de esgoto, considerando que o município de Nova Andradina possui sistema de tratamento de esgoto.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2299/ind_237_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2299/ind_237_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, reiterando a Indicação nº. 086/2021, solicitando do Poder Público Municipal que seja viabilizado estudo e projeto técnico de aquisição de área/terreno para  a construção  de “Praça Padrão”, na Vila Santo Antônio, podendo para esse fim a utilização da aérea situada nos contornos.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando estudos para a viabilização da: _x000D_
 a) Implantação de Ponto de Ônibus com Cobertura em frente à Igreja Católica (Matriz) – ao lado do Estacionamento do Supermercado Rede Econômica;_x000D_
 b) Implantação de Ponto de Ônibus com Cobertura em frente ao Laboratório Municipal Nacim Abrão.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_245_-_vereadores_subscritos_vai_entrar_dia_27.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_245_-_vereadores_subscritos_vai_entrar_dia_27.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado, de Infraestrutura Sr., HÉLIO PELUFO e ao Secretário de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA solicitando Pavimentação Asfáltica do Entroncamento da BR 267 – Manoel da Costa Lima ao Entroncamento da MS – 040 – Extensão da MS 134 passando em frente da Granja Yabuta (Cerca de 06 km de Pavimentação asfáltica).</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_246_-_arion_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_246_-_arion_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA,  e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando que seja viabilizado com o máximo de urgência, um estudo para instalação de rampa de acesso para cadeirantes, na Avenida Eurico Soares de Andrade esquina com a Rua Sete de Setembro, no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2321/ind_251_-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2321/ind_251_-_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL solicitando a reforma, revitalização, limpeza e roçagem da “Praça Joaquim Soares” no Bairro Alvorada.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_252_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_252_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos Sr. ROBERTO GINELL, solicitando a implantação de pontos de bike stop no município de Nova Andradina, incluindo o Distrito de Nova Casa Verde. Alguns dos Locais Indicados para a colocação dos mesmos seriam:</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_257_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_257_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando vaga exclusiva de estacionamento para pessoas com necessidades especiais e cadeirantes na Avenida Eurico Soares de Andrade esquina com a Rua Sete de Setembro no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, FABIO ZANATA, JOÃO DAN - PDT, MÁRCIA LOBO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_259_-_gabriela_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_259_-_gabriela_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos Sr. ROBERTO GINELL, solicitando a implantação, reforma e ampliação dos pontos de ônibus abaixo relacionados.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, JOÃO DAN - PDT, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, a Senadora Soraya Vieira Thronicke ao Deputado Estadual, Sr. ZECA DO PT, ao Secretário de Estado de Infraestrutura e Logística, Sr. Hélio Peluffo Filho, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e a Secretaria Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES,  solicitando que sejam disponibilizados recursos para Pavimentação asfáltica das Linhas principais dos Assentamentos Teijin, Santa Olga e São João no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_265_-_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_265_-_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando estudos para adequação e implantação de rampas de acesso a pessoas com necessidades especiais e cadeirantes no perímetro da Escola Municipal Machado de Assis – Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_271_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_271_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando urgentemente a pintura das faixas de pedestres das Ruas Milton Modesto e Walter Hubacher, no trecho compreendido entre as Avenidas Eurico Soares de Andrade e José Heitor de Almeida Camargo, espaços recapeado e também aqueles que ainda serão recapeados.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2382/ind_273_-_cida_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2382/ind_273_-_cida_e_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que sejam viabilizadas reforma e ampliação das seguinte necessidades da Escola Municipal Arco Iris Pólo:_x000D_
 1.	Reforma da quadra de esporte;_x000D_
 2.	Construção de uma sala de recurso;_x000D_
 3.	Construção de uma sala para a biblioteca;_x000D_
 4.	Construção de um vestiário e a_x000D_
 5.	Construção de uma sala para guardar materiais de educação física.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2383/ind_274_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2383/ind_274_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que seja vitalizado e expandido as seguintes necessidades do CEINF Luiz Carlos Sampaio sendo elas, Pintura e a Construção de mais salas de aula.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_275_-_cida_deildo_arion_leandro_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_275_-_cida_deildo_arion_leandro_e_sandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos Sr. ROBERTO GINELL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando que seja restaurado o piso, por pavimentação asfáltica, na Avenida Rio Brilhante, compreendido entre a Avenida José Heitor de Almeida Camargo até a Rua Santa Lúcia e a Rua Espírito Santo até a Avenida Rio Brilhante.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, e ao Superintendente Regional do DNIT (Departamento Nacional de Infraestrutura e Trânsito) no Estado de Mato Grosso do Sul, Sr. THIAGO CARIM BUCKER, solicitando os seguintes serviços para a BR 376:_x000D_
 a)	Rotatória na Entrada do Assentamento Santa Olga na BR 376;_x000D_
 b)	Redutores de Velocidade nas proximidades da Entrada do Assentamento Santa Olga (Ambos os Sentidos de Tráfego).</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores/as que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, e ao Superintendente Regional do DNIT (Departamento Nacional de Infraestrutura e Trânsito) no Estado de Mato Grosso do Sul, Sr. THIAGO CARIM BUCKER, solicitando estudos urgentes para a Instalação/Implantação de Redutores de Velocidade na BR 376, nos seguintes trechos do município de Nova Andradina-MS:_x000D_
 a)	Entrada e Saída do Parque Industrial “José Marques;_x000D_
 b)	Entrada e Saída do Frigorífico JBS;_x000D_
 c)	Entrada e Saída do Assentamento Santa Olga.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2406/ind_284_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2406/ind_284_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos Sr. ROBERTO GINELL, solicitando que seja feito um estudo para a manutenção, bem como a substituição das lâmpadas convencionais das praças do nosso município, por luminárias com lâmpadas de LED.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que sejam tomadas providências no que tange ao buraco da esquina da Rua Santa Catarina com a Rua Cristo Rei.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JÚLIO CESAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que seja providenciadas acomodações para os pacientes/passageiros da saúde.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>ANTONIO TOMAZ - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/ind_488_tomaz.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/ind_488_tomaz.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando a criação de estacionamento  para carros e motos no fim da Avenida Eurico Soares de Andrade com a Rua André Loyer.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de estacionamento no canteiro central da Avenida Dílson Casarotto, no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_491_gabi_marcia_cida_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_491_gabi_marcia_cida_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Diretor responsável pela AGENOVA, Sr. LUCIANO LEAL e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, reiterando a Indicação nº. 249/2022 de 04 de agosto de 2022, para que seja efetuado:_x000D_
  a) O serviço de reparação nas fossas sépticas. _x000D_
  b) Solicitando que seja instalado barras de segurança nos banheiros das residências do Condômino do Idoso._x000D_
  c) Implantação de câmeras de segurança no condomínio.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ARION AISLAN DE SOUSA - PL, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando: a) Patrolamento, aterro e cascalhamento das estradas que dão entrada ao Assentamento Teijin no município de Nova Andradina-MS (são cinco distintas entradas e todas estão _x000D_
 precisando de reestruturação);b) Sugerimos terraplanagem com estudos topográficos, cascalhamento da estrada principal do Assentamento para que evite-se o atolamento de veículos nos dias de chuvas.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de Cemitério no Distrito de Nova Casa Verde, município de Nova Andradina-MS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1505,67 +1505,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_06_-_gabriela_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_27_-_gabriela_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_31_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_60_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_68_-_arion_gabriela_deildo_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2809/requerimento_133_-_gabi_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_campo_perobao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_08_-_cida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_09_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_10_-_deildo_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_-_quadra_esportiva_do_conviver.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_21_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1900/ind_27_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_-_pista_caminhada_saida_para_o_ifms.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_32_-deildo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_40_-_ceara_fabio_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1919/ind_41_-_marcia_lobo_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1922/ind_43_-_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_50_-deildo_e_arion.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_70_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_72_-alemao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1989/ind_79_-deildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_85_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2022/ind_93_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_100_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2061/ind_110_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2069/ind_116_-_wilson_para_sessao_de_04-04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2070/7_-_construcao_de_cobertura_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_126_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2108/ind_129_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2192/ind_182_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_186_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2202/ind_189_-_cida__e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_196_-_cida.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_197_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_198_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2247/ind_209_-_leandro_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_214_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_215-_wilson_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_217-_deildo_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2284/ind_225_-_joao_dan_e_cida.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2299/ind_237_-_cida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_245_-_vereadores_subscritos_vai_entrar_dia_27.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_246_-_arion_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2321/ind_251_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_252_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_257_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_259_-_gabriela_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_265_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_271_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2382/ind_273_-_cida_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2383/ind_274_-_cida.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_275_-_cida_deildo_arion_leandro_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2406/ind_284_-_cida.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/ind_488_tomaz.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_491_gabi_marcia_cida_leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_06_-_gabriela_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_27_-_gabriela_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_31_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2242/requerimento_60_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_68_-_arion_gabriela_deildo_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2809/requerimento_133_-_gabi_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_campo_perobao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_08_-_cida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_09_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_10_-_deildo_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_-_quadra_esportiva_do_conviver.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_21_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1900/ind_27_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_-_pista_caminhada_saida_para_o_ifms.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_32_-deildo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_40_-_ceara_fabio_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1919/ind_41_-_marcia_lobo_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1922/ind_43_-_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_50_-deildo_e_arion.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_70_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_72_-alemao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1989/ind_79_-deildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_85_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2022/ind_93_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_100_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2061/ind_110_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2069/ind_116_-_wilson_para_sessao_de_04-04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2070/7_-_construcao_de_cobertura_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_118_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_126_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2108/ind_129_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2192/ind_182_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_186_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2202/ind_189_-_cida__e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_196_-_cida.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_197_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_198_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2247/ind_209_-_leandro_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_214_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_215-_wilson_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_217-_deildo_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2284/ind_225_-_joao_dan_e_cida.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2299/ind_237_-_cida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_245_-_vereadores_subscritos_vai_entrar_dia_27.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_246_-_arion_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2321/ind_251_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_252_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_257_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_259_-_gabriela_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_265_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_271_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2382/ind_273_-_cida_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2383/ind_274_-_cida.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_275_-_cida_deildo_arion_leandro_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2406/ind_284_-_cida.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_485_marcia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2876/ind_488_tomaz.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_491_gabi_marcia_cida_leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>