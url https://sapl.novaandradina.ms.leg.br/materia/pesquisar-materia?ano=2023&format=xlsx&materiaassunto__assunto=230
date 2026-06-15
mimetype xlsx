--- v0 (2025-12-24)
+++ v1 (2026-06-15)
@@ -54,140 +54,140 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Os/As Vereadores/as a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR CASTRO MARQUES, requerem informações sobre, os processos licitatórios de número 76815 do ano de 2019 e número 94974 do ano de 2021, cujo objeto de contrato é aquisição de cascalho misto de barranco e o uso do cascalho adquirido pelo município._x000D_
 a)	Solicita-se as cópias dos processos licitatórios na integra do início do certame até a conclusão._x000D_
 b)	Quais as estradas vicinais foram comtempladas com o serviço de manutenção? E quais as datas?_x000D_
 c)	Há reserva para ser entregue? Se sim qual o montante?_x000D_
 *Enviar documentos comprobatórios;</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1903/ind_29_-_cida_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1903/ind_29_-_cida_e_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando o cascalhamento da Estrada Municipal NA - 06 - que liga o trecho da Fazenda Pirangi, Ypê Branco, Dona Amélia, Nossa Senhora de Guadalupe (Antiga Faz. Vovó Josefa), Jatobá, Guarani e Santa Terezinha e também, sentido Fazenda São Miguel do Curral, Viscaya, etc....</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1907/ind_33_-_deildo_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1907/ind_33_-_deildo_e_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando com Urgência providências para realizar o serviço de “Patrolamento e Cascalhamento”, em toda extensão das seguintes Estradas no município de Nova Andradina: Bairro União, Bairro Frutal, Bairro Paineirinha e Bairro São Rafael.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2287/ind_228_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2287/ind_228_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando com Urgência providências para realizar o serviço de “Patrolamento e Cascalhamento”, nas Estradas dos Bairros de Nova Casa Verde, principalmente nos travessão dos Bairros Angico, Peroba e Floresta, no município de Nova Andradina.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, José Gilberto Garcia ao Secretário Municipal de Serviços Públicos, Sr. Roberto Ginel, que sejam providenciados serviços públicos de manutenção no Bairro Jardim Tropical e intermediações como segue abaixo;_x000D_
 a)	Limpeza das “Caixas Secas” em frente ao Bairro Jardim Tropical até ao prolongamento da rotatória que margeia a rodovia saída p/ Batayporã._x000D_
 b)	Cascalhamento do trecho de saída do Bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ARION AISLAN DE SOUSA - PL, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando: a) Patrolamento, aterro e cascalhamento das estradas que dão entrada ao Assentamento Teijin no município de Nova Andradina-MS (são cinco distintas entradas e todas estão _x000D_
 precisando de reestruturação);b) Sugerimos terraplanagem com estudos topográficos, cascalhamento da estrada principal do Assentamento para que evite-se o atolamento de veículos nos dias de chuvas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -495,67 +495,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1903/ind_29_-_cida_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1907/ind_33_-_deildo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2287/ind_228_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1903/ind_29_-_cida_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1907/ind_33_-_deildo_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2287/ind_228_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2937/ind_503_-_deildo_leandro_josenildo_arion.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>