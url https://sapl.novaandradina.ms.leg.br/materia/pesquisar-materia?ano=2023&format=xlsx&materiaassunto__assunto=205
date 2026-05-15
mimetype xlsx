--- v0 (2025-12-23)
+++ v1 (2026-05-15)
@@ -54,320 +54,320 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando informações sobre as algumas propostas anunciadas no plano de governo que ainda não foram executadas._x000D_
 a)	Implantação da farmácia básica em todas as Unidades de Saúde da Família._x000D_
 b)	Inclusão dos profissionais Psicólogos, Fisioterapeutas, Farmacêuticos e Nutricionistas nas Equipes de Saúde da Família._x000D_
 c)	Descentralização da coleta de exames laboratoriais para as Unidades de Saúde da Família._x000D_
 d)	Implantação de equipes de saúde incluindo médicos, para as comunidades rurais, pelo menos uma vez por semana._x000D_
 e)	Implantação dos serviços médicos especializados e de odontologia, para idosos do Projeto Conviver.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerem informações referentes aos atendimentos odontológicos: _x000D_
 _x000D_
 A.	Por quais motivos os ESF´s, Vila Beatriz, Vila Operaria e Nova Casa Verde, não estão realizando atendimentos odontológicos?_x000D_
 B.	  Enviar desde quando, esses ESF´s estão sem realizar esses atendimentos._x000D_
 C.	  Qual é a previsão para regularizar essas situações?</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando realização de estudo e execução de reforma da extensão do posto de saúde de Nova Casa Verde no Assentamento Angico.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, reiterando as indicações 025/2020 e 169/2022, solicitando que seja estendido o atendimento para 24 horas por dia no ESF de Nova Casa Verde, disponibilizando assim, 1 (um) médico e 1 (uma) enfermeira padrão para melhor gerir o plantão.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Presidente do Sindicato Rural, SR. MARCUS VINICIUS GODOY GARCIA JUNIOR, solicitando o “Programa de Saúde do Homem e da Mulher Rural” do SENAR/MS no ESF de Nova Casa Verde para o mês de maio de 2024.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_55_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_55_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, solicitando uma reforma no ESF Vila Operária, e com urgência Este Vereador, solicita com urgência, a reforma da extensão do ESF o telhado.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Deputado Estadual, Sr. ZÉ TEIXEIRA, com cópia ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando Emenda Parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil) para reforma, ampliação e mobiliários para a ESF Morada do Sol.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO e ao Secretário Municipal de Saúde, HERNANDES ORTIZ,  reitera a indicação 254/2020, solicitando que seja disponibilizando o atendimento médico nas sextas-feiras no ESF de Nova Casa Verde, tendo em vista, que o atendimento é apenas de segunda à quinta, (sendo o ESF, o único local de atendimento voltado a saúde em Nova Casa Verde e região dos assentamentos).</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2009/ind_90_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2009/ind_90_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao  Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNADES ORTIZ, solicitando que seja implantado no ESF Nova Casa Verde, a entrega de fraldas descartáveis (geriátricas e infantis) e Leite, leites especiais e complementos para retirada dos munícipes que fazem uso desta modalidade disponibilizada pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, solicitando emenda de recurso no valor de R$150.000,00 para que seja destinado a reforma da unidade de Saúde do Angico.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_123_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_123_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, indicando a sinalização e demarcação de área de acessibilidade na entrada do ESF do bairro São Vicente de Paulo.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a condução de parte do valor da emenda parlamentar procedente do Deputado Beto Pereira de R$ 200.000,00 (duzentos mil reais) para a compra de uma mesa Ginecológica Elétrica Histeroscópica para o ESF Vila Operária.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a destinação de parte do valor da Emenda Parlamentar, procedente do Deputado Beto Pereira de R$ 1.000.000,00 (um milhão de reais), para a aquisição de uma mesa/cadeira ginecológica para o ESF Vila Operária.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a aquisição  de Um Carro de Emergência com desfibrilador, caixa com os laringoscópios, caixa com materiais  de intubação, tábua de compressão, suporte de soro e cilindro de oxigênio e equipado com armário móvel e gavetas suficientes para guarda de medicamentos (Lista anexa), materiais a serem utilizados em situação emergência e de urgência para atendimento aos moradores do Distrito de Nova Casa Verde e sua área de abrangência, estando disponível na ESF do Distrito.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2556/ind_356_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2556/ind_356_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando com a máxima urgência à Instalação de ar condicionado na sala de exames do ESF de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_426_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_426_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando aquisição de impressoras coloridas para as unidades de saúde ESF’s do município.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, JOSÉ GILBERTO GARCIA, para que seja feito esforços no sentido de cadastrar propostas no Novo Programa de Aceleração de Crescimento (PAC) que ocorrerá do dia 09/10 ao dia 10/11, com propostas que visem recursos para: _x000D_
 a)	Construção de novo prédio para o CEM – policlínica;_x000D_
 b)	Construção de ESF no bairro universitário;_x000D_
 c)	Construção de creches;_x000D_
 d)	Obra de asfalto com galeria de águas pluviais no bairro Jardim Tropical;_x000D_
 e)	Construção de Centros Especializados em Reabilitação (CER);_x000D_
 f)	Construção de Oficinas Ortopédicas e Construção de Oficinas Ortopédicas adequadas à oferta de serviços para pessoas com deficiência;_x000D_
 g)	Aquisição de unidade odontológica móvel para atender áreas rurais.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, solicitando estudos para viabilização de atendimento pediátrico no ESF do Distrito de Nova Casa Verde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -674,67 +674,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_55_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2009/ind_90_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_123_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2556/ind_356_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_426_-_arion.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_91_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_138_gabi_marcia_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_14_joao_dan_gabi_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_55_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1990/ind_80_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2009/ind_90_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2060/ind_109_-_arion_leandro_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_123_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2134/mesa_ginecologica.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2155/ind_157_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2279/ind_224_-_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2556/ind_356_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_426_-_arion.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>