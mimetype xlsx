--- v0 (2025-12-22)
+++ v1 (2026-06-20)
@@ -54,107 +54,107 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2138/ind_149_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2138/ind_149_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que seja viabilizada a instalação de um Parque Infantil (Lei Municipal 851, de 07 de Dezembro de 2009) e Academia ao Ar Livre na Praça do Centro de Eventos José Antônio Zanquetta no trecho compreendido entre a Rua São José e Rua Redentor, no município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_329_-_deildo_-.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_329_-_deildo_-.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e a Secretaria Municipal de Educação, Sra. GIULIANA MASCULI POKRIWIECKI, solicitando que os parquinhos de creches e escolas municipais com solo coberto por areia lavada, possam receber cobertura e fechamento com tela/alambrado e/ou Rede Proteção Tela Segurança Sacadas.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2555/ind_355_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2555/ind_355_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, reiterando as Indicações nº 100/2019, 116/2020 e 206/2021, que solicita que seja viabilizada no Assentamento São João, BR 267, Km 267 (Rodovia Manoel da Costa Lima), na sede ao lado da Igreja São Batista, contendo a seguir:</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_440_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_440_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, JOSÉ GILBERTO GARCIA, ao Sr.  Prefeito Municipal, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR MARQUES, para que seja providenciados esforços de implantação de um parquinho infantil nos serviços de convivência e fortalecimento de vínculos para as crianças do Horto florestal.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_450_-_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_450_-_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Infraestrutura, Sr. JULIO CESAR MARQUES solicitando a Implantação de 01 Parquinho Infantil com adequação a Lei Municipal 851 de 07 de dezembro de 2009 (que dispõe sobre a Instalação de parques infantis com brinquedos especiais adaptados às crianças com necessidades especiais) e a implantação de Iluminação Pública nas seguintes localidades:_x000D_
 a)	Na Comunidade 02 - Assentamento Teijin próximo a Igreja São José Operário_x000D_
 b)	Espaço Núcleo Pavaneli – Assentamento Teijin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -463,67 +463,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2138/ind_149_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_329_-_deildo_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2555/ind_355_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_440_-_arion.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_450_-_alemao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2138/ind_149_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_329_-_deildo_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2555/ind_355_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_440_-_arion.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_450_-_alemao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>