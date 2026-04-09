--- v0 (2025-12-23)
+++ v1 (2026-04-09)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_19_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_19_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Presidente do Sindicato Rural, SR. MARCUS VINICIUS GODOY GARCIA JUNIOR, solicitando o “Projeto Pingo D’Água - unidade móvel odontológica” do SENAR/MS para atender os Assentamentos São João, Angico e Teijin no Distrito de Nova Casa Verde – Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_325.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_325.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente a Deputada Federal. Sra. CAMILA BAZACHI JARA MARZOCHI - PT, a Deputada Estadual, Sra. GLEICE JANE BARBOSA – PT, Representada no município de Nova Andradina, pela Sra. CÉLIA DAN, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, solicitando Emenda Parlamentar para Aquisição de Unidade Móvel Itinerante com Consultório Odontológico e Médico (Imagem de exemplificação anexa) estruturados em veículos devidamente adaptados e equipados para o desenvolvimento de ações de atenção à saúde a serem realizadas por Equipes de Saúde vinculadas às Equipes da Estratégia de Saúde da Família a fim de atender Pacientes na Zona Rural do Município de Nova Andradina-MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,67 +420,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_19_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_325.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_19_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_325.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>