--- v0 (2025-12-29)
+++ v1 (2026-05-17)
@@ -54,135 +54,135 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que sejam feitas melhorias na pavimentação asfáltica, por meio de “tapa buracos”, em toda extensão da Rua Tiozo Kai e nas proximidades da rotatória principal do Bairro Portal do Parque, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2490/ind_323_-_gabriela_entra_dia_15.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2490/ind_323_-_gabriela_entra_dia_15.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos Sr. ROBERTO GINELL, solicitando estudo a realização de serviço de tapa buraco na Av. Dilson Casarotto com a Travessa da Cunha no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado operação tapa buracos existentes na Rua suvenir Maura quadra 15 Bairro Durval Andrade filho.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que sejam tomadas providências no que tange ao buraco da esquina da Rua Santa Catarina com a Rua Cristo Rei.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando serviço de manutenção de vias através de recuperação emergencial via preenchimento, operação tapa-buraco ou recapeamento asfáltico na Travessa Petúnia e adjacências no bairro Sinhá Estela.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_364_-_gabriela_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_364_-_gabriela_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Infraestrutura Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos Sr. ROBERTO GINELL, solicitando estudos serviço de tapa buraco e correções nas ondulações na Av. Dilson Casarotto no cruzamento com a Travessa da Cunha no Distrito de Nova Casa Verde – Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2653/ind_402_-_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2653/ind_402_-_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINEL,  solicitando reparos urgentes de limpeza de Boca de Lobo nas Avenidas Alcides M. de Farias cruzamento com a Avenida Antônio J. de M. Andrade e também nas Ruas Milton Modesto cruzamento com a Rua Melvin Jones._x000D_
 Solicito também que seja feito reparos na guia e serviço de “Tapa Buraco” na Rua São Jose na altura do numero 664 onde esta o prédio da Câmara Municipal de Nova Andradina – MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -490,67 +490,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2490/ind_323_-_gabriela_entra_dia_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_364_-_gabriela_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2653/ind_402_-_leandro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_12_-deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2490/ind_323_-_gabriela_entra_dia_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_328-_deildo_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_364_-_gabriela_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2653/ind_402_-_leandro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>