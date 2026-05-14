--- v0 (2026-02-28)
+++ v1 (2026-05-14)
@@ -54,284 +54,284 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Os/As Vereadores/as a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR CASTRO MARQUES, requerem informações sobre, os processos licitatórios de número 76815 do ano de 2019 e número 94974 do ano de 2021, cujo objeto de contrato é aquisição de cascalho misto de barranco e o uso do cascalho adquirido pelo município._x000D_
 a)	Solicita-se as cópias dos processos licitatórios na integra do início do certame até a conclusão._x000D_
 b)	Quais as estradas vicinais foram comtempladas com o serviço de manutenção? E quais as datas?_x000D_
 c)	Há reserva para ser entregue? Se sim qual o montante?_x000D_
 *Enviar documentos comprobatórios;</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_283_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_283_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado a imediata manutenção em dois buracos existentes na rua Batayporã próximos aos números 2271 e 2350 no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2422/ind_296_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2422/ind_296_-_wilson.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado a imediata manutenção em dois buracos existentes na rua Batayporã próximos aos números 2271 e 2350 no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado operação tapa buracos existentes na Rua suvenir Maura quadra 15 Bairro Durval Andrade filho.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2500/ind_332_-_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2500/ind_332_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Secretário de Infraestrutura do Estado, Sr. EDUARDO RIEDEL e, ao Superintendente Regional do Departamento Nacional de Infraestrutura de Transportes -  DNIT, Sr. EURO NUNES VARANIS JÚNIOR, com cópia para o Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando a que sejam executados os serviços de manutenção e restauração asfáltica no acostamento da Rodovia MS-473 na altura do KM 30 que necessita de reparo antes das chuvas, como um todo em sua extensão entre Nova Andradina até o  IFMS (Instituto Federal de Mato Grosso do Sul).</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2508/ind_335_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2508/ind_335_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO SOBRINHO, solicitando estudos para realizarem um recorte no meio fio localizado na Avenida Eurico Soares de Andrade esquina com a Rua Antônio Duarte, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_340_-_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_340_-_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a realização de Limpeza e Manutenção do Espaço Núcleo Pavanelli no Assentamento Teijin (Fotos Anexadas).</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_348_-_joao_dan_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_348_-_joao_dan_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, SR. JÚLIO CÉZAR CASTRO MARQUES e ao Secretário Municipal de Serviços, SR. ROBERTO GINELL, solicitando que providencie o conserto do alambrado da arena esportiva após a implantação da quadra não arrumaram alambrado na lateral da Rua Bela Vista em Nova Casa Verde.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2546/ind_351_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2546/ind_351_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado a manutenção em boca de lobo na Av. Antônio Joaquim de Moura Andrade na frente do número, 500 – centro nova Andradina.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando serviço de manutenção de vias através de recuperação emergencial via preenchimento, operação tapa-buraco ou recapeamento asfáltico na Travessa Petúnia e adjacências no bairro Sinhá Estela.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_372_-_cida__gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_372_-_cida__gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja viabilizada reforma, manutenção e construção na Praça Cândido Fructuoso de Mattos do Bairro Durval Andrade Filho e na Praça Wilson Fabrício de Matos do Bairro Argemiro Ortega, que apresentam os seguintes problemas:_x000D_
 a) Reparos das telas das grades dos alambrados_x000D_
 b) Consertos e pinturas dos brinquedos dos Parques Infantis _x000D_
 c) Manutenção dos equipamentos da academia ao ar livre_x000D_
 d) Pintura da arquibancada_x000D_
 e) Limpeza e corte dos gramados_x000D_
 f) Cobertura da quadra na Praça do Durval A. Filho.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CESAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que sejam feitas melhorias na pavimentação asfáltica, por meio de “recapeamento”, na extensão da Avenida Dilson Casarotto no Distrito de Nova Casa Verde, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, José Gilberto Garcia ao Secretário Municipal de Serviços Públicos, Sr. Roberto Ginel, que sejam providenciados serviços públicos de manutenção no Bairro Jardim Tropical e intermediações como segue abaixo;_x000D_
 a)	Limpeza das “Caixas Secas” em frente ao Bairro Jardim Tropical até ao prolongamento da rotatória que margeia a rodovia saída p/ Batayporã._x000D_
 b)	Cascalhamento do trecho de saída do Bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>ANTONIO TOMAZ - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2664/ind_406_-_tomaz.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2664/ind_406_-_tomaz.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que seja feita reparação em um declínio (Afundamento) ocorrido na rua Artur da Costa e Silva entre as ruas Onofre Gonçalves Lopes e rua Batayporã.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB, ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_427_-_sandro_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_427_-_sandro_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a criação/implantação:_x000D_
 a)	Força-tarefa dedicada à limpeza e manutenção dos bueiros de nossa cidade nos meses de outubro e novembro._x000D_
 b)	Cestos ecológicos nos bueiros, inspirados no modelo utilizado em Bonito/MS._x000D_
 c)	Campanha de conscientização pública sobre o descarte adequado de lixo.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, JOSÉ GILBERTO GARCIA, para que seja feito esforços no sentido de cadastrar propostas no Novo Programa de Aceleração de Crescimento (PAC) que ocorrerá do dia 09/10 ao dia 10/11, com propostas que visem recursos para: _x000D_
 a)	Construção de novo prédio para o CEM – policlínica;_x000D_
 b)	Construção de ESF no bairro universitário;_x000D_
 c)	Construção de creches;_x000D_
 d)	Obra de asfalto com galeria de águas pluviais no bairro Jardim Tropical;_x000D_
 e)	Construção de Centros Especializados em Reabilitação (CER);_x000D_
 f)	Construção de Oficinas Ortopédicas e Construção de Oficinas Ortopédicas adequadas à oferta de serviços para pessoas com deficiência;_x000D_
 g)	Aquisição de unidade odontológica móvel para atender áreas rurais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -647,67 +647,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_283_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2422/ind_296_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2500/ind_332_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2508/ind_335_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_340_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_348_-_joao_dan_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2546/ind_351_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_372_-_cida__gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2664/ind_406_-_tomaz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_427_-_sandro_marcia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_57_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_283_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2422/ind_296_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2500/ind_332_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2508/ind_335_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_340_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_348_-_joao_dan_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2546/ind_351_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_372_-_cida__gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_jardim_tropical.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2664/ind_406_-_tomaz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_427_-_sandro_marcia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2744/ind_438_arion.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>