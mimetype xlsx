--- v0 (2025-10-20)
+++ v1 (2026-04-14)
@@ -54,184 +54,184 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1923/ind_44_-_sandro_hoici.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1923/ind_44_-_sandro_hoici.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, solicitando a construção de uma passarela elevada (traffic calming) em frente ao Asilo - Lar Sagrado Coração De Jesus.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1960/ind_60_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1960/ind_60_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr._x000D_
 ROBERTO GINELL, e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr._x000D_
 JOSÉ AUGUSTO DA SILVA SOBRINHO, solicitando que sejam instalados redutores de velocidades TRAFFIC CALMING,  na seguinte localidade, Rua Pastor Júlio Ferreira Alencar, entre a Avenida Ivinhema e a Rua Elzio Gonçalves Dias.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_249_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_249_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL solicitando que seja providenciado um trafc calm na frente da nova CEINF Odila Carrara, no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>WILSON ALMEIDA - UNIÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_sinalizacao_universitario.doc</t>
+    <t>WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_sinalizacao_universitario.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando realização de estudos de engenharia de tráfego para melhor entendimento para instalação de ondulação transversal, redutores de velocidade ou semáforos, no cruzamento da Avenida Hormindo Alves Pereira com a Avenida Hidelbrando Neno de Aragão, no bairro Jardim Universitário, em razão de vários acidentes já registrados nesta localidade.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2482/ind_315_-_cida_entra_dia_15.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2482/ind_315_-_cida_entra_dia_15.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do DEMTRAN, Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, solicitando que sejam realizados estudos com a finalidade de implantar uma faixa de pedestre elevada (TRAFFIC CALMING), na Rua José Guilhermino De Oliveira ao lado da Escola Municipal Professora Efantina de Quadros.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2561/ind_360_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2561/ind_360_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao governador do Estado Sr. EDUARDO CORREA RIEDEL, ao secretário estadual de infraestrutura e logística Sr. HÉLIO PELUFFO FILHO, ao Deputado Estadual, Sr. ROBERTO RAZUK FILHO e ao Superintendente Regional do Departamento Nacional de Infraestrutura de Transportes (DNIT) de Mato Grosso do Sul, Sr. EURO NUNES VARANIS JUNIOR, solicitando a intervenção e a elaboração de estudos técnicos para viabilização de implantar com urgência redutor de velocidade TRAFFIC CALMING, na seguinte localidade, Rodovia BR 376, Km 141, no Distrito Amandina do município de Ivinhema, MS.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>FABIO ZANATA - MDB, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO - PSDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2563/und_362_-_fabio.pdf</t>
+    <t>FABIO ZANATA, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2563/und_362_-_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de infraestrutura, Sr. JULIO CESAR CASTRO MARQUES e ao secretário municipal de serviços públicos Sr. ROBERTO GINELL, solicitando que seja realizado estudos com a finalidade de:_x000D_
 a)	Implantar Ondulação Transversal à Via – Faixa elevada (TRAFFIC CALMING), na rua Santo Antônio em frente o CEINF Paulo da Silveira Fattor;_x000D_
 b)	Substituição de Quebra Molas - ondulação transversal à vida em frente ao CEINF Odila Carrara, por faixa de pedestre elevada (TRAFFIC CALMING).</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>MÁRCIA LOBO - PODE, DEILDO PISCINEIRO - PSDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf</t>
+    <t>MÁRCIA LOBO, DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário de Serviços Públicos, Sr. ROBERTO GINELL, reiterando a indicação 489/21, indicando que sejam instalados redutores de velocidade TRAFFIC CALMING e placas sinalizadoras entre a Rua Joaquim Sampaio Neto e Rua Elizabeth Robiano, em frente ao Laboratório do Hospital CASSEMS, em Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>DEILDO PISCINEIRO - PSDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2660/ind_405_-_deildo.pdf</t>
+    <t>DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2660/ind_405_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL solicitando a implantação de TRAFFIC CALMING na Rua Bela Vista, no trecho compreendido entre a Rua Santa Catarina e a Rua Paraná, Distrito de Nova Casa Verde, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_de_quebra_molas_na_rua_edson_goncalves_dias.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_de_quebra_molas_na_rua_edson_goncalves_dias.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CESAR CASTRO MARQUES, que sejam providenciados estudos e esforços para implantação de mais ou menos 3 (três) quebra-molas/traffic calming ao longo da Rua Edson Gonçalves Dias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -540,67 +540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1923/ind_44_-_sandro_hoici.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1960/ind_60_-_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_249_-_arion.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_sinalizacao_universitario.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2482/ind_315_-_cida_entra_dia_15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2561/ind_360_-_cida.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2563/und_362_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2660/ind_405_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_de_quebra_molas_na_rua_edson_goncalves_dias.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1923/ind_44_-_sandro_hoici.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1960/ind_60_-_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_249_-_arion.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_sinalizacao_universitario.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2482/ind_315_-_cida_entra_dia_15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2561/ind_360_-_cida.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2563/und_362_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2660/ind_405_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_de_quebra_molas_na_rua_edson_goncalves_dias.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="70.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="58.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>