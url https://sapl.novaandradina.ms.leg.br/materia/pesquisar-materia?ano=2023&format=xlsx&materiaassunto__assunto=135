--- v0 (2025-12-24)
+++ v1 (2026-06-17)
@@ -54,117 +54,117 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_88_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_88_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, solicitando as seguintes informações:_x000D_
 a)	Quais serviços estão sendo realizados nos Postos de Visitas para águas pluviais nas vias públicas de Nova Andradina-MS?;_x000D_
 b)	Qual é a empresa contratada e responsável para realizar os serviços nos Postos de Visitas no município?_x000D_
 c)	Qual o motivo de após a conclusão dos serviços nos Postos de Visitas o tampão não ser protegido com pavimento asfáltico e sim com o Concreto?</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_78_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_78_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governo do Estado Sr. EDUARDO CORRÊA RIEDEL, ao Diretor Presidente da Sanesul Sr. RENATO MARCÍLIO DA SILVA, ao vice-governador, Sr. JOSE CARLOS BARBOSA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Gerente Regional da SANESUL, Sr. JAIR RIBEIRO DE OLIVEIRA, solicitando que seja viabilizada a instalação da rede de esgoto no Conjunto Habitacional Bela Vista I, Conjunto Habitacional Bela Vista II e Conjunto Habitacional Bela Vista III, no Bairro Francisco Alves, Município de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>OO Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Gerente Regional da Sanesul, JAIR RIBEIRO DE OLIVEIRA, solicitando que providencie um estudo no intuito de elaborar projeto para que os novos loteamentos e condomínios possam disporem da infraestrutura para a ligação à rede coletora de esgoto, considerando que o município de Nova Andradina possui sistema de tratamento de esgoto.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_383_-_deildo_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_383_-_deildo_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Gerente Regional da SANESUL, Sr. JAIR RIBEIRO DE OLIVEIRA, solicitando o reparo imediato das aberturas no asfalto feitas pela SANESUL, na implantação do esgoto na Rua da Saudade, nas imediações do Conviver, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_505_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_505_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Governo do Estado Sr. EDUARDO CORRÊA RIEDEL, ao Diretor Presidente da Sanesul Sr. RENATO MARCÍLIO DA SILVA, ao vice-governador, Sr. JOSE CARLOS BARBOSA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Gerente Regional da SANESUL, Sr. JAIR RIBEIRO DE OLIVEIRA, reiterando a Indicação nº. 078/2023, solicitando que seja viabilizada a instalação da rede de esgoto no Conjunto Habitacional Bela Vista I, Conjunto _x000D_
 Habitacional Bela Vista II e Conjunto Habitacional Bela Vista III, no Bairro Francisco Alves, Município de Nova Andradina/MS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -472,67 +472,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_88_-deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_78_-_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_383_-_deildo_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_505_-_cida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_88_-deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_78_-_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2286/ind_227_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_383_-_deildo_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_505_-_cida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>