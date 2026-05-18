--- v0 (2026-03-01)
+++ v1 (2026-05-18)
@@ -54,128 +54,128 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_187_-_alemao_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_187_-_alemao_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, Diretor-Presidente da Agência Estadual de Gestão de Empreendimentos, Sr. MAURO AZAMBUJA RONDON, com cópia ao Diretor Presidente da Gerente Regional da AGESUL (Agência Estadual de Gestão e Empreendimentos), Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando Placas de Identificação na rodovia MS-134 - indicando aos condutores de Veículos Automotores via de acesso aos Assentamentos Teijin, Peroba e Angico.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul o Sr. EDUARDO CORRÊA RIEDEL, ao Secretário Estadual de Infraestrutura (SEINFRA) o Sr. HÉLIO PELUFO FILHO e ao Diretor Presidente da Agência Estadual de Gestão de Empreendimentos (AGESUL) o Sr. MAURO AZAMBUJA RONDON e ao Secretário Estadual de Governo e Gestão Estratégica PEDRO ARLEI CARAVINA, solicitando as seguintes ações na área de recapeamento e nivelamento asfáltico no Anel Rodoviário Fernando Lima de Vasconcelos: (Fotos em anexo).</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja executado serviços de pavimentação asfáltica na rua Odilon Ribeiro dos Santos no itinerário passando entre a AGESUL até a 6ª fase do bairro Portal do Parque.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_256_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_256_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL e ao Gerente Regional da Agesul – Nova Andradina, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando a Implantação de placas com sinalização de tráfego de ciclistas nas rodovias do município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, e ao Superintendente Regional do DNIT (Departamento Nacional de Infraestrutura e Trânsito) no Estado de Mato Grosso do Sul, Sr. THIAGO CARIM BUCKER, solicitando os seguintes serviços para a BR 376:_x000D_
 a)	Rotatória na Entrada do Assentamento Santa Olga na BR 376;_x000D_
 b)	Redutores de Velocidade nas proximidades da Entrada do Assentamento Santa Olga (Ambos os Sentidos de Tráfego).</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores/as que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, e ao Superintendente Regional do DNIT (Departamento Nacional de Infraestrutura e Trânsito) no Estado de Mato Grosso do Sul, Sr. THIAGO CARIM BUCKER, solicitando estudos urgentes para a Instalação/Implantação de Redutores de Velocidade na BR 376, nos seguintes trechos do município de Nova Andradina-MS:_x000D_
 a)	Entrada e Saída do Parque Industrial “José Marques;_x000D_
 b)	Entrada e Saída do Frigorífico JBS;_x000D_
 c)	Entrada e Saída do Assentamento Santa Olga.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -485,67 +485,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_187_-_alemao_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_256_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_187_-_alemao_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2263/indicacao_pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_256_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_276_-_deildo_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2403/ind_282_-_deildo_leandro_e_marcia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>