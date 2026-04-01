--- v0 (2025-12-25)
+++ v1 (2026-04-01)
@@ -54,209 +54,209 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO CORRÊA RIEDEL, ao Secretário Estadual de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME ELIAS VERRUCK, ao Deputado Estadual, Sr. ROBERTO RAZUK FILHO e ao Diretor-Presidente da AGRAER, WASHINGTON WILLEMAN DE SOUZA, solicitando a reforma do prédio da AGRAER (Agência de Desenvolvimento Agrário e Extensão Rural), situado à Rua Melvin Jones, 1432 - Centro, Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2178/ind_172_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2178/ind_172_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO CORRÊA RIEDEL, ao Deputado Estadual, Sr. ROBERTO RAZUK FILHO e ao Diretor-Presidente da Fundação do Trabalho de Mato Grosso do Sul (FUNTRAB), Sr. ADEMAR SILVA JUNIOR, solicitando que destine para a Casa do Trabalhador em Nova Andradina MS, 04 (quatro) ares condicionados, 01 (uma) impressora Brother, 01 (uma) TV, 08 (oito) cadeiras giratória, 01(um) veículo novo para atender a demanda na cidade e empresas que pertence a municípios vizinhos e reforma no prédio para melhor atender a execução do trabalho da unidade.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ALEMÃO DA SEMENTE, FABIO ZANATA, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado, SR. EDUARDO RIEDEL, e ao Secretário de Estado de Saúde, SR. MAURICIO SIMÕES CORRÊA, com cópia ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, REITERANDO a indicação 116/2021, solicitando que seja disponibilizado o Serviço de atendimento Médico de Urgência – SAMU para Nova Casa Verde.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2184/ind_176_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2184/ind_176_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Governador, Sr. EDUARDO RIEDEL, ao Deputado Federal, Sr. VANDER LOUBET, e ao Deputado Estadual Sr. ZECA DO PT, solicitando para que seja realizados empenho para direcionar a eventual implementação de uma segunda planta de fabrica de celulose no município de Nova Andradina.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Justiça e Segurança Pública, Sr. ANTONIO CARLOS VIDEIRA, solicitando uma viatura com xadrez destinada ao Núcleo Urbano de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul o Sr. EDUARDO CORRÊA RIEDEL, ao Secretário Estadual de Infraestrutura (SEINFRA) o Sr. HÉLIO PELUFO FILHO e ao Diretor Presidente da Agência Estadual de Gestão de Empreendimentos (AGESUL) o Sr. MAURO AZAMBUJA RONDON e ao Secretário Estadual de Governo e Gestão Estratégica PEDRO ARLEI CARAVINA, solicitando as seguintes ações na área de recapeamento e nivelamento asfáltico no Anel Rodoviário Fernando Lima de Vasconcelos: (Fotos em anexo).</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul, Sr. EDUARDO CORRÊA RIEDEL, Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR, para que sejam providenciados estudos e a pavimentação asfáltica no Bairro Jardim Tropical em Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_233_-_joao_dan_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_233_-_joao_dan_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado, Sr. EDUARDO RIEDEL, ao Diretor da AGESUL ESTADUAL, Sr. MAURO AZAMBUJA RONDON, com cópia para o Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, solicitando o estudo para a pavimentação ao longo da rodovia MS-340 até a MS-040, visando a melhoria do tráfego para o Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2306/ind_240_-_todos_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2306/ind_240_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Justiça e Segurança Pública, Sr. ANTÔNIO CARLOS VIDEIRA, ao Comandante do 8° Batalhão da Polícia Militar, TENENTE CORONEL PAULO RENATO, e ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando a implantação do comando de policiamento de área da Polícia Militar na região do Vale do Ivinhema.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, JOÃO DAN - PDT, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, a Senadora Soraya Vieira Thronicke ao Deputado Estadual, Sr. ZECA DO PT, ao Secretário de Estado de Infraestrutura e Logística, Sr. Hélio Peluffo Filho, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e a Secretaria Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES,  solicitando que sejam disponibilizados recursos para Pavimentação asfáltica das Linhas principais dos Assentamentos Teijin, Santa Olga e São João no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, e ao Comandante-Geral do Corpo de Bombeiros Militar, Coronel FREDERICO REIS POUSO SALAS, solicitando que sejam enveredados esforços e estudos para Ampliação do Efetivo Militar do 3º. Subgrupamento do Corpo de Bombeiros Militar Independente no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2407/ind_285_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2407/ind_285_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul, Sr. EDUARDO CORRÊA RIEDEL e a Secretaria de Estado de Assistência Social e dos Direitos Humanos (SEAD) Sra. PATRÍCIA ELIAS COZZOLINO DE OLIVEIRA, solicitando, que seja regulamentado com urgência o processo seletivo do Programa Vale Universidade (PVU) no Estado de Mato Grosso do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -563,67 +563,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2178/ind_172_-_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2184/ind_176_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_233_-_joao_dan_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2306/ind_240_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2407/ind_285_-_cida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2178/ind_172_-_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2184/ind_176_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_221-_arion_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_233_-_joao_dan_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2306/ind_240_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2407/ind_285_-_cida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>