--- v0 (2025-12-25)
+++ v1 (2026-04-09)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_03_-_marcia_lobo_entra_dia_14.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_03_-_marcia_lobo_entra_dia_14.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Planejamento e Administração, Sr. EMERSON NANTES DE MATTOS, indicando a aquisição de 1 (um) celular para atendimento ao público do Centro de Controle de Zoonoses (CCZ).</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado com celeridade a compra dos materiais cirúrgicos e insumos necessários para que efetivamente seja implantado e colocado em funcionamento, o centro cirúrgico de castração de animais do CCZ.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado com celeridade a compra de um caminhão para uso exclusivo do CCZ, para retirada de entulhos de depósitos que possam ter acumulo de água, em nossa cidade.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2051/ind_102_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2051/ind_102_-_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, solicitando recursos para a implantação do efetivo serviço de castração de cães e gatos de nossa cidade, aja vista que já temos o centro cirúrgico preparado para esta finalidade.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, Reiterando a Indicação nº 548/2021, para que possa Implementar Horário de 06 horas/trabalho Ininterruptas para Agentes de Saúde da Estratégia da Saúde da Família (ESFs) e Agentes de Endemias (Centro de Zoonoses) – Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ para que seja providenciado a feira de adoção de animais do município, para que cada animal que esteja abrigado no CCZ tenha condições de ter um lar.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_366_-_arion_marcia_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_366_-_arion_marcia_gabriela.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal Saúde, Sr. HERNANDES ORTIZ, e ao Coordenador da COGECOM, Sr. VICENTI DE SOUSA LICHOTI, solicitando que sejam providenciadas campanhas de divulgação do CCZ – CENTRO DE CONTROLE DE ZOONOZES, enfatizando o trabalho de recolhimento de animais de rua, o número de telefone da unidade, e informações pertinentes ao tema, conforme resposta da indicação 286/2023.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/ind_477_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/ind_477_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ e ao Coordenador da Vigilância em Saúde, Sr. LÚCIO TOLENTINO; solicitando a necessidade premente de realizar um censo pet para fazer um levantamento da quantidade de animais domésticos no município, se estão castrados ou não e se estão chipados ou não, com o objetivo de criar um plano de chipagem e castração em massa, visando controlar a população nas ruas da cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -513,67 +513,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_03_-_marcia_lobo_entra_dia_14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2051/ind_102_-_arion.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_366_-_arion_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/ind_477_-_cida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_03_-_marcia_lobo_entra_dia_14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_73_-_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_77_-_arion_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2051/ind_102_-_arion.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_-_reiteracao_-_agentes_endemias.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2323/ind_253_-_arion_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_366_-_arion_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2852/ind_477_-_cida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>