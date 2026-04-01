--- v0 (2025-12-26)
+++ v1 (2026-04-01)
@@ -54,203 +54,203 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉZAR CASTRO MARQUES, requerendo informações referentes ao Processo Nº 86709/2019.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_111_-_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_111_-_arion.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. Júlio César Castro Marques, requerendo as seguintes informações sobre a conclusão do asfalto da Rua Manoel Soares de Oliveira, no Bairro Argemiro Ortega._x000D_
 _x000D_
 a) Houve vistoria de finalização da obra? Caso não, quando será feita?_x000D_
 _x000D_
 b) A espessura e a qualidade do asfalto atenderam o padrão exigido em contrato?_x000D_
 _x000D_
 c) Relatório de Vistoria (Anexar fotos se houver).</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_127_-deildo_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_127_-deildo_.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando informações sobre a execução de recapeamento de pavimentação asfáltica em trecho compreendido do Bairro Cristo Rei e Centro Educacional, considerando a Avenida Rio Brilhante até o Semáforo da Esquina da Rua Espirito Santo e Avenida Antônio Joaquim de Moura Andrade:_x000D_
 _x000D_
 a)	Qual a Empresa foi contratada para execução dos serviços de recapeamento? Enviar documentos de comprovação contratual. _x000D_
 _x000D_
 b)	Os serviços tiveram pausa nos últimos dias: A empresa prestadora tem previsão de retomar o recapeamento?_x000D_
 c)	Qual a previsão pra finalizar as obras?</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul o Sr. EDUARDO CORRÊA RIEDEL, ao Secretário Estadual de Infraestrutura (SEINFRA) o Sr. HÉLIO PELUFO FILHO e ao Diretor Presidente da Agência Estadual de Gestão de Empreendimentos (AGESUL) o Sr. MAURO AZAMBUJA RONDON e ao Secretário Estadual de Governo e Gestão Estratégica PEDRO ARLEI CARAVINA, solicitando as seguintes ações na área de recapeamento e nivelamento asfáltico no Anel Rodoviário Fernando Lima de Vasconcelos: (Fotos em anexo).</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_318_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_318_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja executado serviços de pavimentação asfáltica nas ruas do itinerário nas dependências da empresa Viposa.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado operação tapa buracos existentes na Rua suvenir Maura quadra 15 Bairro Durval Andrade filho.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando serviço de manutenção de vias através de recuperação emergencial via preenchimento, operação tapa-buraco ou recapeamento asfáltico na Travessa Petúnia e adjacências no bairro Sinhá Estela.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CESAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que sejam feitas melhorias na pavimentação asfáltica, por meio de “recapeamento”, na extensão da Avenida Dilson Casarotto no Distrito de Nova Casa Verde, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_464_deildo_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_464_deildo_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Deputado Estadual João César Mattogrosso - PSDB, ao Superintendente Regional do DNIT no Estado de Mato Grosso do Sul, Sr. EURO NUNES VARANIS JUNIOR, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, ao Prefeito Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando que sejam disponibilizados recursos para recapeamento e Expansão do acostamento na Rodovia MS 473, entre a Rotatória da Coopergrãos (Destino Taquarussu) e a Rotatória que liga Nova Andradina/Bataypora/Taquarussu.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_466_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_466_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando o recapeamento asfáltico na Rua Ineri Périgo, entre as Ruas da Saudade e Imaculada Conceição.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_473_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_473_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja feita a “Restauração e/ou Substituição” de Bloquetes Intertravados do Canteiro central localizado na Avenida Antônio Joaquim de Moura Andrade, trecho compreendido entre a Avenida Alcides Menezes Farias e a Rua Miguel Fabricio Duarte, município de Nova Andradina-MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -557,67 +557,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_111_-_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_127_-deildo_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_318_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_464_deildo_leandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_466_wilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_473_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_29_-_gabriela_leandro_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_111_-_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_127_-deildo_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_194_-_leandro_marcia_gabriela_cida_sandro_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_318_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2494/ind_326_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2552/ind_354_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2612/ind_381_-_deildo_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_464_deildo_leandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_466_wilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_473_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>