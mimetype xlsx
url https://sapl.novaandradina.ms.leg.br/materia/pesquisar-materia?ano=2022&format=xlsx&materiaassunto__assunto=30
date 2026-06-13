--- v1 (2025-12-25)
+++ v2 (2026-06-13)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_103_-_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_103_-_cida.doc</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, e ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, solicitando informações sobre o processo de estágio na rede pública do município nas seguintes alíneas:_x000D_
 A.	Quais instituições/empresas que participam dos convênios de estágio o município?_x000D_
 B.	Quantos alunos/estagiários foram contratados nos últimos 3 anos na rede municipal?_x000D_
 C.	Solicitamos cópias dos relatórios dos contratos/convênios e dos procedimentos que resultou a escolha da entidade que participa do estágio desde 2020._x000D_
 D.	Envie relatórios dos valores pagos de 2020 a 2022, com nome dos estagiários mês a mês._x000D_
 E.	Quantos contratos finalizarão em 2022?_x000D_
 F.	Houve desistência por parte dos estagiários, se sim, por qual motivo?Envie a relação dos nomes dos estagiários desistentes.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimentovereadores_as_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimentovereadores_as_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS e ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, solicitando as seguintes informações referentes às Emendas Impositivas:_x000D_
 a)	Quais Emendas Impositivas já foram destinadas às instituições e órgãos (Não) governamentais conforme a LOA – 2021?_x000D_
 b)	Quais fatores problematizam até o presente momento para que não aconteça à devida destinação de todas às Emendas Impositivas conforme a LOA 2021?_x000D_
 c)	Qual a perspectiva para que todas as Emendas Impositivas conforme a LOA 2021 possam ser destinadas às instituições e órgãos (Não) governamentais?_x000D_
 d)	Quais Instituições e órgãos (Não) governamentais estão aptas/os a receberem as Emendas Impositivas conforme a LOA 2021?_x000D_
 e)	Justificar especifi</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, a Secretária Municipal de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, solicitando as seguintes informações:</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_165_gabriela.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_165_gabriela.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sra. JÚLIO CÉSAR CASTRO MARQUES, solicitando a implantação de placa/letreiro com o nome "Ceila Maria Kataoka", no prédio do Centro de Referência A Saúde da Mulher.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1384/ind_182_gabi_marcia_ceara.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1384/ind_182_gabi_marcia_ceara.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, solicitando que seja regulamentada Lei que concede a isenção da COSIP para aposentados, idosos com idade superior a 60 anos e portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1662/ind_301_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1662/ind_301_arion.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Administração, Sr.VALTER VALENTIN PINTO, solicitando estudo e a implementação de Projeto de Lei, que possa regulamentar todos os bairros rurais do município de Nova Andradina, constando suas limitações e confrontações, com o intuito de que estes requisitos sejam enfim estabelecidos em Lei Municipal.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1709/ind_327_marcia_lobo_gabi_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1709/ind_327_marcia_lobo_gabi_e_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretario Municipal de Planejamento e Administração, Sr. EMERSON NANTES DE MATTOS, solicitando a criação do Auxilio Ampara, benefício a ser pago a crianças e adolescentes em situação de orfandade decorrente de feminicídio.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_-_internet_para_todos_em_locais_de_dificil_acesso.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_-_internet_para_todos_em_locais_de_dificil_acesso.doc</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, José Gilberto Garcia, ao Secretário Municipal de Finanças, Sr. Emerson Nantes, e ao Secretário Municipal de Administração, Sr. Valter Valentim Pinto, para que sejam providenciados esforços no sentido de Formalizar termo de Adesão ao Programa Internet para Todos, do Governo Federal, com o intuito de fornecer internet à localidades de difícil acesso em nosso município, tais como Nova Casa Verde, e Assentamentos, Teijin, São João, Angico e Santa Olga, entre outros, conforme fora verificado esta possibilidade junto a CNM – Confederação Nacional dos Municípios por este vereador, e como segue anexo a esta, demais informações.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1842/ind_390_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1842/ind_390_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Administração e Planejamento, Sr. VALTER VALENTIM PINTO, para que seja providenciado a regulamentação da nova Lei de Licitações (LEI Nº 14.133, DE 1º DE ABRIL DE 2021), no âmbito do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1843/ind_391_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1843/ind_391_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças, Sr. EMERSON NANTES, e ao Secretário Municipal de Administração, Sr. VALTER VALENTIM PINTO, para que seja providenciados esforços no sentido de Formalizar Adesão ao “Sistema de Nota Fiscal de Serviços Eletrônica - Nacional”, fornecido gratuitamente pelo governo federal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -554,67 +554,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_103_-_cida.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimentovereadores_as_subscritos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_165_gabriela.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1384/ind_182_gabi_marcia_ceara.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1662/ind_301_arion.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1709/ind_327_marcia_lobo_gabi_e_cida.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_-_internet_para_todos_em_locais_de_dificil_acesso.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1842/ind_390_arion.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1843/ind_391_arion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_103_-_cida.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimentovereadores_as_subscritos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_165_gabriela.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1384/ind_182_gabi_marcia_ceara.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1662/ind_301_arion.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1709/ind_327_marcia_lobo_gabi_e_cida.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_-_internet_para_todos_em_locais_de_dificil_acesso.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1842/ind_390_arion.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1843/ind_391_arion.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>