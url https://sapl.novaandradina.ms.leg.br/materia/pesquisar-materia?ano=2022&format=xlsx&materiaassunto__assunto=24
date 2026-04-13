--- v0 (2026-02-04)
+++ v1 (2026-04-13)
@@ -54,96 +54,96 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_colonia_de_ferias.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_colonia_de_ferias.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretária Municipal de Educação, Cultura e Esportes, Sra. GIULIANA MASCULI POKRYWIEKI, solicitando estudos quanto a possibilidade de elaboração de programa municipal durante o recesso escolar, conhecido como  COLÔNIA DE FÉRIAS ESCOLAR.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1222/ind_99_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1222/ind_99_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS,  e ao  Coordenador Geral de Comunicação, Sr. VICENTE LICHOTI, solicitando que seja retomado o evento “SABADEIRA É TUDO NOSSO” em nosso município de Nova Andradina MS.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_220_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_220_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e a  Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que providencie o brinquedo infantil “Pirâmide de Cordas” ( fotos em anexo) para as praças de Nova Andradina e Nova Casa Verde.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1571/ind_259_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1571/ind_259_alemao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a Implantação de uma praça pública e a reforma do Parque Infantil com adequação a Lei Municipal 851 de 07 de dezembro de 2009 (que dispõe sobre a Instalação de parques infantis com brinquedos especiais adaptados às crianças com necessidades especiais) no Assentamento Peroba ao Lado da Conveniência do Simão (Assentamento Peroba, 386).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -450,67 +450,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_colonia_de_ferias.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1222/ind_99_cida.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_220_joao_dan.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1571/ind_259_alemao.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_colonia_de_ferias.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1222/ind_99_cida.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_220_joao_dan.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1571/ind_259_alemao.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>