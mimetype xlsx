--- v0 (2025-12-27)
+++ v1 (2026-06-15)
@@ -54,588 +54,588 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_49_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_49_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social – SEMCIAS, Sra. JULLIANA CAETANO ORTEGA e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, solicitando as seguintes informações:_x000D_
 _x000D_
 1- Quais os valores recebidos nos anos de 2020 e 2021 dos fundos:_x000D_
 FMIS – Fundo Municipal de Investimento Social._x000D_
 FEAS – Fundo estadual de Assistência Social._x000D_
 FNAS – Fundo Nacional de Assistência Social._x000D_
 FMDCD – Fundo Municipal dos direitos da criança e do adolescente._x000D_
 2 – Destinação dos referidos fundos no ano de 2020 e 2021;_x000D_
 3- Encaminhar a prestação de contas dos referidos fundos dos anos de 2020 e 2021, referente:_x000D_
 a- Materiais permanente adquiridos; _x000D_
 b- Despesas pagas.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1353/requerimento_59_-_gabriela_e_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1353/requerimento_59_-_gabriela_e_marcia.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Assistência Social e Cidadania, Sra. JULLIANA CAETANO ORTEGA, requerendo informações sobre o SCFV (SERVIÇO CONVIVÊNCIA DE FORTALECIMENTO DE VÍNCULOS)._x000D_
 a)	Por qual motivo não estão acontecendo os encontros do conviver em Nova Casa Verde?_x000D_
 b)	São ofertados aos jovens, aulas de tecnologia? Se não, por quais motivos?_x000D_
 c)	Através do Ofício nº.934/2021, obtivemos a resposta que a unidade de Serviço de Convivência e Fortalecimento de Vínculos (SCFV) de Nova Casa Verde, passaria por reformas, onde gastaria o valor de R$ 26.217,31, sendo assim; a reforma já teve início? Se não, por quais motivos a reforma ainda não teve início? Qual o prazo para o término da reforma?</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_63_cida_marcia_gabriela.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_63_cida_marcia_gabriela.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social – SEMCIAS, Sra. JULIANA CAETANO ORTEGA requerendo informações do Processo nº. 103706/2022, homologado em 13/05/22, em que contrata-se a empresa especializada em serviços de buffet e locação, Emerson Charles Jonsson,  com valor da despesa sendo de R$ 240.097,00 (duzentos e quarenta mil reais e noventa e sete centavos). Sendo assim, solicita-se:_x000D_
 _x000D_
 A.	Cópias dos procedimentos administrativos, na íntegra, que originaram e resultaram no processo de contratação;_x000D_
 B.	Cópia da programação e justificativas dos atos que serão investidos esse valor;_x000D_
 C.	 Nos anos de 2019 e 2018, como foram custeados os jantares no Projeto Conviver? Favor enviar notas e justificativas dos eventos fornecidos._x000D_
 D.	Quantos idosos estão cadastrados e ativos, hoje, no Conviver? E quantos idosos estavam ativos em 2019? Enviar documentos comprobatórios.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_64_-_gabriela_marcia_e_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_64_-_gabriela_marcia_e_cida.doc</t>
   </si>
   <si>
     <t>REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando informações sobre os cobertores adquiridos com recursos emergencial da COVID-19, já que foram gastos R$ 28.400,00 (vinte e oito mil e quatrocentos reais) com aquisição de cobertores. Sabendo disso solicitamos as seguintes informações:_x000D_
 a)	Quantos cobertores foram adquiridos?_x000D_
 b)	Como foi feita a distribuição dos mesmos? _x000D_
 c)	Quando foi iniciada e quando foi finalizada a entrega desses cobertores? _x000D_
 d)	Anexar relatório com nome dos contemplados.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1453/requerimento_73_-_marcia_gabi_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1453/requerimento_73_-_marcia_gabi_cida.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de terem ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária de Cidadania e Assistência Social - SEMCIAS, Sra. JULLIANA CAETANO ORTEGA, solicitando informações referente as tintas que se encontram no Serviço de Fortalecimento e Vínculo de Nova Casa Verde:_x000D_
 A.	_x000D_
 B.	Qual o motivo das tintas não ter sido utilizado?_x000D_
 B. Comprovar através de notas a aquisição das mesmas? Se for doação, comprovar por meio de termo de doação._x000D_
 C. Foram adquiridas com qual finalidade?_x000D_
 D. Enviar cópias de notas fiscais com carimbos e atestos das  referidas compras.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1475/requerimento_75_-_gabriela_marcia_e_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1475/requerimento_75_-_gabriela_marcia_e_cida.doc</t>
   </si>
   <si>
     <t>AAs Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando as seguintes informações sobre os materiais de construção adquiridos através da licitação n° 298/2017, e processo nº 56067. _x000D_
 •	Cópia do processo completo (na integra) com notas fiscais, notas de recebimentos, assinaturas dos munícipes que receberam, do processo da licitação n° 298/2017, também copia completa do processo nº 56067/2017, referente à compra de materiais de construção.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_101_-_gabi_marcia_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_101_-_gabi_marcia_cida.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Interino de Cidadania e Assistência Social, Sr. EMERSON NANTES DE MATOS, requerendo informações referente aos atendimentos realizados pelo CREAS:_x000D_
 _x000D_
 a)	Quais foram as datas das abordagens com os moradores de rua no mês de agosto? Favor enviar documentos comprobatórios._x000D_
 b)	O CREAS tem plantão ativo aos finais de semana? Se sim. Nos finais de semanas também são realizadas as abordagens? Favor enviar documentos comprobatórios. _x000D_
 c)	Quantos cobertores foram entregues pelo CREAS nos anos de 2020, 2021 e 2022? Apresentar lista contendo a relação dos contemplados. (documentos comprobatórios)</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_106_-_gabriela_fabio_e_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_106_-_gabriela_fabio_e_arion.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER A MESA DIRETORA que seja encaminhado expediente ao prefeito, Sr. JOSE GILBERTO GARCIA, a Secretário Municipal de Cidadania e Assistência Social, SR. EMERSON NANTES, e a presidente do Conselho Municipal dos Direitos da Criança e do Adolescente, SRA, IVELINA MARTINS TAVARES, requerendo as seguintes informações relacionadas à Campanha Leão Amigo:_x000D_
 A)	Houve doação para o Fundo Municipal dos Direitos da Criança e do Adolescente, no ano de 2022, através da Campanha Leão Amigo?_x000D_
 B)	Se houve, qual foi o valor total doado para o referido Fundo? (Anexo dos valores separados em pessoas físicas e jurídicas).</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, a Secretária Municipal de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, solicitando as seguintes informações:</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1811/transporte_centro_de_recuperacao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1811/transporte_centro_de_recuperacao.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretaria de Cidadania e Assistência Social - SEMCIAS, SRA. DELMA PRADO CAVALCANTE, solicitando informações dos pacientes que se encontram submetidos a internação compulsória fora do município:</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1057/ind_05_gabi_fabio_e_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1057/ind_05_gabi_fabio_e_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA à Secretária Municipal de Cidadania e Assistência Social, SRA. JULLIANA CAETANO ORTEGA, e à Presidente do Conselho Municipal dos Direitos da Criança e do Adolescente, SRA. EVELINA MARTINS, solicitando o retorno da Campanha Leão Amigo, realizando assim uma ampla e vasta divulgação, para que possamos aumentar a arrecadação.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1066/ind_13_arion_e_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1066/ind_13_arion_e_marcia.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Diretor do Setor de Habitação, Sr. LUCIANO LEAL, solicitando adesão/criação ao Programa Moradia Precária, em conjunto com a Agência de Habitação Popular de Mato Grosso do Sul (Agehab), tendo em vista a grande quantidade de munícipes que fizeram inscrições para programas habitacionais e não foram contemplados.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1225/ind_100_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1225/ind_100_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Cidadania e Assistência Social – SEMCIAS, Sra. JULIANA CAETANO ORTEGA, solicitando que seja realizado a solicitando que seja realizado a Implantação/Ampliação do Atendimento do Centro Municipal da Juventude Olivio Paro Dan, no Distrito de Nova Casa Verde, no município de Nova Andradina MS, no Distrito de Nova Casa Verde, no município de Nova Andradina MS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1295/ind_138_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1295/ind_138_cida.doc</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando que sejam viabilizadas para o Procon Municipal de Nova Andradina – PROCON-NA, as seguintes demandas: _x000D_
 a)  Alugar estrutura física para acomodação do Procon Municipal; _x000D_
 b) Aquisição de 01 aparelho celular com chip e linha; _x000D_
 c) Aquisição de 02 computadores de mesa completo; _x000D_
 d) Aquisição de 01 Impressora (preto e branca com alta capacidade de impressão); _x000D_
 e) Aquisição de 01 Impressora (colorida); _x000D_
 f) Aquisição de 02 armário multiuso; _x000D_
 g) Aquisição de 02 armário aço; _x000D_
 h) Aquisição de 01 HD externo de 1TB.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1307/ind_141_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1307/ind_141_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretaria de Cidadania e Assistência Social, SRA. JULLIANA ORTEGA, solicitando curso de capacitação e viabilidade de remuneração para os conselheiros municipais.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando a implantação do programa conhecido como "botão do pânico" para mulheres vítimas de violência em nosso município.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1349/ind_162_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1349/ind_162_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Presidente  da Federação das Indústrias do Estado de Mato Grosso do Sul – FIEMS, Sr. SÉRGIO MARCOLINO LONGEN,  solicitando que  o município de Nova Andradina que seja contemplado com o Projeto “AÇÃO CIDADANIA".</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1375/ind_175_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1375/ind_175_alemao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente a Senadora, Sra. SORAYA THRONICKE, à Assessora Parlamentar da Senadora e Presidente do União Brasil Mulher-MS, Sra. HELLEN MADONA, com cópia ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, solicitando Emenda Parlamentar no valor de R$ 100.000,00 (Cem mil reais) para a Instituição Lar Sagrado Coração de Jesus - Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1397/ind_186_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1397/ind_186_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. JAMILSON NAME, com cópias ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Assistência Social, Sra. JULIANA CAETANO ORTEGA, solicitando Emenda Parlamentar no valor de R$ 60.000,00 (sessenta mil reais) para aquisição de um veículo Spin, para atender a Assistência Social, em Perícias Médicas (INSS).</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_203_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_203_gabi.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, à Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que seja criado Evento Cultural Mensal rotativo nas praças dos bairros em nosso Município, englobando a Feira Mulheres de Atitude e Shows com cantores pratas da casa.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_204_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_204_gabi.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando que seja feita a entrega de cestas básicas nos Centros de Referência da Assistência Social(CRAS).</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_206_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_206_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sr. HERNANDES ORTIZ, à Secretária Municipal de Educação, Cultura e Esporte (SEMEC), Sra. GIULIANA MASCULI POKRYWIECKI, e à Secretária Municipal de Cidadania e Assistência Social (SEMCIAS), Sra. JULLIANA CAETANO ORTEGA, solicitando que seja implementado o Programa “FEIRA DA LUA” em nosso município, visando atender produtor rural e comércio local.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_226_cida_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_226_cida_marcia.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES e à Secretária Municipal de Cidadania e Assistência Social – SEMCIAS, Sra. JULIANA CAETANO ORTEGA solicitando que seja destinado cursos para mulheres e as famílias do PROGRAMA CIDADE EMPREENDEDORA, que recebem assistência das unidades do CRAS– (Centro de Referência de Assistência Social) de Nova Andradina- MS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_267_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_267_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, com cópia ao Secretário Municipal Interino de Cidadania e Assistência Social, Sr. EMERSON NANTES DE MATTOS, solicitando instalação no Conviver:_x000D_
 a)	Construção de sala de Jogos de mesa como Pebolim, Sinuca, carteados, dominó, xadrez, etc..._x000D_
 b)	 Aquisição de aspirador de pó para a pista de jogos de bocha.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_269_marcia_gabi_cida_e_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_269_marcia_gabi_cida_e_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Planejamento e Administração, Sr. EMERSON NANTES DE MATOS, solicitando a criação do Cartão de Crédito Magnético para custear Alimentos para cadastrados no Programa CRAS do Município.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_271_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_271_gabi.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretária Municipal de Meio Ambiente e Desenvolvimento, Sra. JULIANA LOPES, à Secretária Municipal de Educação, Cultura e esportes, Sra. GIULIANA MASCULI POKRYWIECKI, e ao Secretário Municipal de Cidadania e Assistência Social Interino, Sr. EMERSON NANTES DE MATOS, à ACINA, ao seu Presidente, Sr. RENATO LAZARINI,  solicitando que seja realizada parcerias com o OBJETIVO DE PROMOVER ação educativa, para conscientizar a população novaandradinense sobre os benefícios da coleta seletiva, divulgando o calendário dos dias das coletas.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1598/ind_273_cida_marcia_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1598/ind_273_cida_marcia_gabi.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Educação, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que seja viabilizado o fornecimento de uniforme escolar completo verão/inverno para alunos, da rede municipal de ensino, do Município de Nova Andradina -MS.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1618/ind_279_cida_marcia_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1618/ind_279_cida_marcia_gabi.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES, e ao Secretário Municipal Interino de Cidadania e Assistência Social – SEMCIAS, Sr. EMERSON NANTES DE MATTOS, solicitando que sejam destinados cursos para formação e qualificação para as mulheres que  sofrem violência doméstica e que estão sendo atendidas pela rede de enfrentamento à violência (Secretaria Executiva de Políticas Públicas para as Mulheres, CRAM, CREAS, CRAS), em cumprimento da Lei, n. 1.642 de 21 agosto de 2021, art. 3º, que “Institui o programa municipal de enfrentamento ao feminicídio e dá outras providencias”, de Nova Andradina- MS.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1619/ind_280_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1619/ind_280_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, e ao Secretário Municipal Interino de Cidadania e Assistência Social, Sr. EMERSON NANTES DE MATOS, solicitando que seja destinado cursos para os munícipes desempregado cadastrados na Casa Do Trabalhador- CIAT, através do PROGRAMA CIDADE EMPREENDEDORA de Nova Andradina- MS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1663/ind_302_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1663/ind_302_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal Interino de Cidadania e Assistência Social, Sr. EMERSON NANTES DE MATOS, solicitando a disponibilidade de um Veículo Van/ônibus para transportar duas vezes na semana pessoas da Terceira Idade, residentes no Assentamento Santa Olga, que participam ou desejam participar do Projeto Conviver do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1698/ind_322_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1698/ind_322_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, e ao Secretário Municipal de Cidadania e Assistência Social, Sr. EMERSON NANTES DE MATOS, solicitando o fornecimento mensal de Cestas Básicas Especiais, quando a família em situação de vulnerabilidade social, tenha um indivíduo acometido com diabetes.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1716/ind_332_cida_e_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1716/ind_332_cida_e_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretário Municipal de Cidadania e Assistência Social – SEMCIAS, Sr. EMERSON NANTES MATTOS, reiterando a Indicação nº 75/2022, solicitando qque seja viabilizado para a Casa do Trabalhador - CIAT no município de Nova Andradina-MS, as seguintes demandas:_x000D_
 a) Pintura interna e externa no prédio; _x000D_
 b) Compra/manutenção do ar 06 (seis) condicionados;_x000D_
 c) Aquisição de 02 computadores._x000D_
 d) Aquisição de 01 Impressora (preto e branca com alta capacidade de impressão)</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1724/ind_336_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1724/ind_336_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Diretor da Agepen – MS, AUD DE OLIVEIRA CHAVES, ao Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Assistência Social e Cidadania, Sr. EMERSON NANTES DE MATOS, solicitando parceria entre o município e a Agepen – MS, para a Disponibilização de Profissional de Psicologia a Prestar Atendimentos, (01 ou 02 Vezes) Semanalmente aos Internos da Agepen – Unidade de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1749/ind__-_maquina_de_pao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1749/ind__-_maquina_de_pao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal Interino de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, ao Diretor da Agepen – MS, Sr. AUD DE OLIVEIRA CHAVES, e ao Diretor Unidade Prisional da Agepen Nova Andradina, Sr. ROGÉRIO CAPOTE, solicitando que o Município possa Disponibilizar o Maquinário de Padaria Utilizado Pelo PRONATEC (atualmente em Desuso)  em Comodato para a Unidade Prisional da Agepen  - Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1761/abrigo_jovens_em_situacao_de_vulnerabilidade.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1761/abrigo_jovens_em_situacao_de_vulnerabilidade.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária de Cidadania e Assistência Social SEMCIAS, Sra. DELMA PRADO, solicitando estudos para a Implantação de uma Casa Lar a atendimentos e Cuidados a Jovens em situação vulnerabilidade até os 21 anos.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1814/ceara_reiterando.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1814/ceara_reiterando.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, à Secretária Municipal de Assistência Social, Sra. DELMA PRADO CAVALCANTE, ao Secretário de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e à Diretora-presidente da FUNAC, Sra. ANA LÚCIA FERREIRA VASCONCELLOS, reiterando a indicação nº385 /2021, a qual solicita a possibilidade de instalação/implantação de fraldário e/ou trocador retrátil nos banheiros de todas as repartições públicas, coadunando com campanhas de incentivos para implantação nos comércios que normalmente a presença de mães/pais/responsáveis com crianças que fazem uso de fraldas descartáveis é mais duradoura (supermercados, lanchonetes, restaurantes, etc) do município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1847/ind_395_leandro_e_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1847/ind_395_leandro_e_arion.pdf</t>
   </si>
   <si>
     <t>O Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL, a Secretária Municipal de Cidadania e Assistência Social, Srª DELMA PRADO CAVALCANTE, e o Secretário Municipal de Saúde, Srº. LUIS EDUARDO DE PAULA GONÇALVES, solicitando serviços pertinentes na Praça Brasil: _x000D_
 A) Manutenção dos banheiros com devidos reparos;_x000D_
 B) Visita da equipe da Assistência Social, por conta da existência de pessoas em situação de vulnerabilidade;_x000D_
 C) Medidas sanitárias pertinentes acerca da existência de animais de rua no local, haja vista, que o local supra citado hoje serve como ambiente gastronômico com existência de quiosques.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -945,67 +945,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_49_cida.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1353/requerimento_59_-_gabriela_e_marcia.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_63_cida_marcia_gabriela.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_64_-_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1453/requerimento_73_-_marcia_gabi_cida.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1475/requerimento_75_-_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_101_-_gabi_marcia_cida.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_106_-_gabriela_fabio_e_arion.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1811/transporte_centro_de_recuperacao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1057/ind_05_gabi_fabio_e_arion.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1066/ind_13_arion_e_marcia.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1225/ind_100_cida.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1295/ind_138_cida.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1307/ind_141_subscritos.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1349/ind_162_cida.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1375/ind_175_alemao.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1397/ind_186_wilson.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_203_gabi.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_204_gabi.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_206_cida.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_226_cida_marcia.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_267_deildo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_269_marcia_gabi_cida_e_arion.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_271_gabi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1598/ind_273_cida_marcia_gabi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1618/ind_279_cida_marcia_gabi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1619/ind_280_cida.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1663/ind_302_deildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1698/ind_322_gabriela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1716/ind_332_cida_e_arion.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1724/ind_336_ceara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1749/ind__-_maquina_de_pao.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1761/abrigo_jovens_em_situacao_de_vulnerabilidade.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1814/ceara_reiterando.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1847/ind_395_leandro_e_arion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_49_cida.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1353/requerimento_59_-_gabriela_e_marcia.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1369/requerimento_63_cida_marcia_gabriela.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1370/requerimento_64_-_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1453/requerimento_73_-_marcia_gabi_cida.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1475/requerimento_75_-_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_101_-_gabi_marcia_cida.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_106_-_gabriela_fabio_e_arion.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento__casa_do_artesao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1811/transporte_centro_de_recuperacao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1057/ind_05_gabi_fabio_e_arion.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1066/ind_13_arion_e_marcia.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1225/ind_100_cida.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1295/ind_138_cida.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1307/ind_141_subscritos.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1349/ind_162_cida.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1375/ind_175_alemao.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1397/ind_186_wilson.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_203_gabi.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_204_gabi.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_206_cida.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_226_cida_marcia.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_267_deildo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_269_marcia_gabi_cida_e_arion.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_271_gabi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1598/ind_273_cida_marcia_gabi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1618/ind_279_cida_marcia_gabi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1619/ind_280_cida.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1663/ind_302_deildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1698/ind_322_gabriela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1716/ind_332_cida_e_arion.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1724/ind_336_ceara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1749/ind__-_maquina_de_pao.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1761/abrigo_jovens_em_situacao_de_vulnerabilidade.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1814/ceara_reiterando.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1847/ind_395_leandro_e_arion.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>