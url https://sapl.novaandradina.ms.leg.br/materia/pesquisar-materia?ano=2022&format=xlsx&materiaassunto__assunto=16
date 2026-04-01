--- v0 (2025-10-24)
+++ v1 (2026-04-01)
@@ -54,190 +54,190 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_19_-_gabi_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_19_-_gabi_e_subscritos.doc</t>
   </si>
   <si>
     <t>“DISPÕE O DIREITO DE TODA MULHER, ATENDIDA NA REDE PÚBLICA MUNICIPAL DE SAÚDE, À INVESTIGAÇÃO, AO EXAME GENÉTICO QUE DETECTA TROMBOFILIA E AO SEU RESPECTIVO TRATAMENTO NO MUNICÍPIO DE NOVA ANDRADINA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_20_-_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_20_-_cida.doc</t>
   </si>
   <si>
     <t>Institui o "DIA MUNICIPAL DA MULHER NEGRA " e dá outras providências</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, SECRETARIA LEGISLATIVA - Secleg, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_12_-2022-subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_12_-2022-subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, em conformidade com o Regimento Interno desta Casa Legislativa, REQUEREM À MESA DIRETORA, que seja realizada Sessão Solene em Homenagem ao dia internacional da mulher dia 08 de março às 19:00 horas, e que as preposições dos Vereadores (as) sejam transferidas para a próxima Sessão Ordinária dia 15 de março 2022.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_37_-_gabriela_marcia_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_37_-_gabriela_marcia_cida.doc</t>
   </si>
   <si>
     <t>REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Executiva de Políticas Públicas para as Mulheres, Sra. JULIANA CAETANO ORTEGA, solicitando as seguintes informações sobre OS TRABALHOS EFETUADOS PELA SECRETARIA EXECUTIVA DE POLÍTICAS PÚBLICAS PARA AS MULHERES._x000D_
 a)	Quais foram as campanhas realizadas no ano de 2021 para enfrentamento a violência contra a mulher?_x000D_
 b)	Quais foram os gastos da Secretaria de Políticas Públicas para as Mulheres no ano de 2021? Anexar comprovantes._x000D_
 c)	Qual é o procedimento adotado quando uma mulher sofre violência e não tem  onde ficar no dia do ocorrido?</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1232/requerimento_38_-_gabriela_marcia_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1232/requerimento_38_-_gabriela_marcia_cida.doc</t>
   </si>
   <si>
     <t>REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Executiva de Políticas Públicas para as Mulheres, Sra. JULIANA CAETANO ORTEGA, solicitando as seguintes informações sobre ATENDIMENTOS PSICOLÓGICOS NOS PROGRAMAS SOCIAIS:_x000D_
 _x000D_
 •	Existem atendimentos em forma de roda de conversa com psicólogos nos programas?_x000D_
  sociais ofertados pela Secretaria Cidadania e Assistência Social e pela Secretaria Executiva da Mulher? Se sim, quais são os programas que estão sendo atendidos? _x000D_
 •	Quantas vezes por mês são realizadas essas rodas de conversa? Qual a Profissional que atende nessas rodas?</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_galeria_das_vereadoras.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_galeria_das_vereadoras.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente Presidente a Câmara Municipal de Nova Andradina –MS Drº. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando que seja cumprido a Resolução N º 02, de 09 de março de 2021, que “Dispõe sobre a criação da galeria das mulheres Vereadoras na Câmara Municipal de Vereadores de Nova Andradina- MS.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando a implantação do programa conhecido como "botão do pânico" para mulheres vítimas de violência em nosso município.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1576/ind_263_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1576/ind_263_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, solicitando que seja contratado médicos Ginecologistas para que possam atender a demanda dos munícipes que precisam desse atendimento especializado.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_274_gabi_marcia_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_274_gabi_marcia_cida.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Subsecretária de Políticas Públicas para Mulheres, Sra. ROSANA FERNANDES LEAL, e ao Secretário Interino Executivo de Políticas Públicas para a Mulher, Sr. EMERSON NANTES DE MATOS, solicitando que seja firmada parceria entre as Secretarias para atender mulheres do município no PROGRAMA RECOMEÇAR.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_275_gabi_marcia_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_275_gabi_marcia_cida.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Subsecretária de Políticas Públicas para Mulheres, Sra. ROSANA FERNANDES LEAL, e ao Secretário Interino Executivo de Políticas Públicas para a Mulher, Sr. EMERSON NANTES DE MATOS, solicitando que seja firmada parceria entre as secretarias para vinda da unidade Móvel Ônibus Lilás em nosso município, para realizar ações (atendimentos, roda de conversas, levar informações) com os moradores dos Assentamentos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -544,67 +544,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_19_-_gabi_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_20_-_cida.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_12_-2022-subscritos.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_37_-_gabriela_marcia_cida.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1232/requerimento_38_-_gabriela_marcia_cida.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_galeria_das_vereadoras.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1576/ind_263_wilson.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_274_gabi_marcia_cida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_275_gabi_marcia_cida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_19_-_gabi_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_20_-_cida.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1097/requerimento_12_-2022-subscritos.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1223/requerimento_37_-_gabriela_marcia_cida.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1232/requerimento_38_-_gabriela_marcia_cida.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_galeria_das_vereadoras.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1327/ind_149_gabriela_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1576/ind_263_wilson.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_274_gabi_marcia_cida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_275_gabi_marcia_cida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>