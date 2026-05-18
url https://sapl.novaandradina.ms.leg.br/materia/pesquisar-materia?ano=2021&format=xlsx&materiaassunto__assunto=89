--- v0 (2026-02-05)
+++ v1 (2026-05-18)
@@ -54,135 +54,135 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind_107_ceara.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind_107_ceara.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, SR. VANDER LOUBET, com cópia ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, solicitando a viabilização de Emenda Parlamentar, no valor de R$ 500.000,00 (quinhentos mil reais) para Reforma do Terminal Rodoviário Décio de Azevedo Mattos, do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. DAGOBERTO NOGUEIRA, solicitando Emenda Parlamentar no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para Estruturação de Unidade de Saúde com Equipamento Móvel – “Ambulância Tipo A”, destinada a prestação de atendimentos por meio da Secretaria de Saúde de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PEDRO SOARES - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/289/ind_187_pedro_soares.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/289/ind_187_pedro_soares.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA que seja encaminhado expediente ao Exmo. Deputado Estadual, SR. LIDIO LOPES, com cópias ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Diretor Geral do FUNSAU, DR. NOBERTO FABRI JUNIOR, solicitando EMENDA PARLAMENTAR no valor de R$ 55.000,00 (cinquenta e cinco mil reais), para aquisição de equipamentos (Máquina de Lavar Industrial), para atender o setor de Hotelaria do Hospital Regional.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/292/ind_190_joao_dan_e_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/292/ind_190_joao_dan_e_alemao.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. DAGOBERTO NOGUEIRA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e com cópia ao comandante do 8° Batalhão da Policia Militar, Sr. Ten. Cel. QOPM  JOSÉ ROBERTO DE SOUZA, solicitando recursos financeiros através de Emenda Parlamentar  para a construção de uma unidade Policial no Distrito de Nova Casa Verde. (Em anexo planta aprovada pela AGESUL).</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/526/ind_355_alemao_arion_e_cida_vai_ter_anexo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/526/ind_355_alemao_arion_e_cida_vai_ter_anexo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. DAGOBERTO NOGUEIRA- PDT, solicitando possível empenho de Emenda Parlamentar no valor de R$300.000,00 (trezentos mil reais), para construção da sala acústica no Prédio da BANDA MARCIAL MUNICIPAL GETÚLIO VARGAS, em sua unidade localizada a Rua Ineri Perigo, 674 - Bairro Horto Florestal.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/690/ind_510_ceara_entra_sessao_do_dia_19-10.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/690/ind_510_ceara_entra_sessao_do_dia_19-10.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. VANDER LOUBET, com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando a viabilização de Emenda Parlamentar e esforços junto aos órgãos de gestão para aquisição de Patrulha Mecanizada para atender a Cooperativa de Prestação de Serviços do Vale do Ivinhema - COOPAVI, no município de Nova Andradina MS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/715/ind_534_ceara.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/715/ind_534_ceara.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. VANDER LOUBET, com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando a viabilização de emenda parlamentar e esforços junto aos órgãos de gestão para aquisição de Patrulha Mecanizada para atender as Cooperativa COOPERNOVA, no município de Nova Andradina MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -489,68 +489,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind_107_ceara.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/289/ind_187_pedro_soares.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/292/ind_190_joao_dan_e_alemao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/526/ind_355_alemao_arion_e_cida_vai_ter_anexo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/690/ind_510_ceara_entra_sessao_do_dia_19-10.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/715/ind_534_ceara.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind_107_ceara.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/289/ind_187_pedro_soares.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/292/ind_190_joao_dan_e_alemao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/526/ind_355_alemao_arion_e_cida_vai_ter_anexo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/690/ind_510_ceara_entra_sessao_do_dia_19-10.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/715/ind_534_ceara.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>