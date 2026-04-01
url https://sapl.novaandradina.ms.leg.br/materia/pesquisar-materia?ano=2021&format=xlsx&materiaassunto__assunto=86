--- v0 (2025-12-24)
+++ v1 (2026-04-01)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/258/ind_155_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/258/ind_155_joao_dan.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao  Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que providencie o serviço de recuperação (patrolamento) das estradas do assentamento Casa Verde, em toda sua extensão, pois se faz necessária para o tráfego e escoação de produção dos moradores.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>JOSÉ GILBERTO GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/368/ind_257_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/368/ind_257_alemao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA,  e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a restauração da Estrada Municipal NA - 06 - que liga o trecho da Fazenda Pirangi, Ypê Branco, Dona Amélia, Nossa Senhora de Guadalupe (Antiga Faz. Vovó Josefa), Jatobá, Guarani e Santa Terezinha e também, sentido Fazenda São Miguel do Curral, Viscaya, etc.… (Telefone para possíveis contatos: Vereador Alemão da Semente, 9 9613 8487; Chico Modesto – 9 9978 1513 “Faz. Nossa Senhora de Guadalupe - Antiga Faz. Vovó Josefa).</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/551/ind_377_edeildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/551/ind_377_edeildo.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de MS, Sr. REINALDO AZAMBUJA, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, ao Superintendente Regional do DNIT no estado de Mato Grosso do Sul, Sr. EURO NUNES VARANIS JUNIOR, e ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando que sejam realizadas melhorias e ampliação nas Estradas Vicinais do Município de Nova Andradina-MS no trecho que liga o Assentamento Santa  Olga – altos da Rodovia BR – 276 – Km 164, até alcançar o núcleo urbano e nos altos da MS – 134 no trecho que liga o Bairro São Rafael, até alcançar a Rotatória para a Urbe Novandradinense.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/622/ind_445_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/622/ind_445_alemao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando:_x000D_
 a) A restauração das pontes sobre os córregos Laranjal e São Benedito no município de Nova Andradina-MS – NA 15;_x000D_
 b) Restauração da Estrada Municipal – NA 15.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>FABIO ZANATA, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/638/ind_458_fabio_e_deildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/638/ind_458_fabio_e_deildo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado o serviço de alargamento das estradas do bairro São Rafael, iniciando no sítio LELENE e finalizando na Pousada São Rafael do Capilé.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/681/ind_501_deildo_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/681/ind_501_deildo_marcia.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Gerente da 9ª Residência Regional da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HERNANDES ORTIZ, solicitando:_x000D_
 _x000D_
 a)	 Implantação de Estrada Vicinal ao Anel Rodoviário Fernando Lima de Vasconcellos;_x000D_
 b)	Implantação de Estrada Vicinal na MS-473 trecho pós Córrego do Baile – Instituto Federal;_x000D_
 c)	Plantio de Árvores Frutíferas e Nativas nos trechos correspondentes das Possíveis Estradas Vicinais.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/732/ind_551_ceara.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/732/ind_551_ceara.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. REINALDO AZAMBUJA, ao Deputado Estadual, Sr. AMARILDO CRUZ, ao Secretário de Estado de Meio Ambiente, Desenvolvimento Econômico, Produção e Agricultura Familiar, Sr. JAIME VERRUCK,  ao Secretário de Estado de Infraestrutura, Sr. EDUARDO RIEDEL, ao Diretor Presidente da AGESUL  (Agência Estadual de Gestão de Empreendimentos), Sr. EMERSON MARQUES PEREIRA, ao Diretor Executivo de Assessoramento da Agesul – Regional de Nova Andradina-MS, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, ao Prefeito Municipal de Nova Andradina, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HERNANDES ORTIZ, ao Prefeito Municipal de Taquarussu, Sr. CLÓVIS JOSÉ DO NASCIMENTO, solicitando que a MS 473 que liga os municípios de Nova Andradina-MS e Taquarussu-MS, possa ser contemplada/inclusa no Estrada Viva das Obras do Governo de Mato Grosso do Sul – com a construção de corredor subterrâneo para travessia de animais silvestres e cerca protetora no trecho que compreende a mata ciliar ao córrego do Baile.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/931/ind_626_alemao_da_semente_e_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/931/ind_626_alemao_da_semente_e_wilson.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA  e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando:_x000D_
 a)	Reorganização do Acesso na MS – 473 à Estrada Vicinal que dá acesso ao Pesqueiro Campestre no Município de Nova Andradina-MS;_x000D_
 b)	Restauração da Estrada Vicinal, que liga o trecho da Chácara Campestre, Sítio Nossa Sra. Aparecida, Sítio São Manoel, Estância Falcão, Chácara Jonsson, Sítio Vô Venário, Sítio Terra Santa, etc, até alcançar a MS – 473 com a implantação de caixas secas, camaleões e retiradas de areia em locais excessivos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -515,68 +515,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/258/ind_155_joao_dan.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/368/ind_257_alemao.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/551/ind_377_edeildo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/622/ind_445_alemao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/638/ind_458_fabio_e_deildo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/681/ind_501_deildo_marcia.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/732/ind_551_ceara.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/931/ind_626_alemao_da_semente_e_wilson.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/258/ind_155_joao_dan.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/368/ind_257_alemao.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/551/ind_377_edeildo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/622/ind_445_alemao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/638/ind_458_fabio_e_deildo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/681/ind_501_deildo_marcia.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/732/ind_551_ceara.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/931/ind_626_alemao_da_semente_e_wilson.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>