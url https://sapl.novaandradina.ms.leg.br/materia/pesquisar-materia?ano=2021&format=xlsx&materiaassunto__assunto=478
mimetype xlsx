--- v0 (2025-12-20)
+++ v1 (2026-06-15)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/386/ind_270_leandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/386/ind_270_leandro.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente Governador do Estado de Mato Grosso do Sul, Sr. REINALDO AZAMBUJA, com cópia ao Presidente da Assembleia Legislativa de Mato Grosso do Sul, Sr. PAULO CORREA, ao Prefeito Municipal de Nova Andradina-MS, Sr. JOSÉ GILBERTO GARCIA, ao Diretor Presidente do DETRAN-MS, Sr. RUDEL ESPINDOLA TRINDADE JÚNIOR, e ao Gerente da Agência Regional de Trânsito de Nova Andradina-MS, Sr. RICARDO LIMA DE OLIVEIRA, solicitando a criação e Instituição do Programa “Primeira Habilitação para o Transporte - CNH Social” e “Habilitação Profissional para o Transporte – Inserção de Novos motoristas”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/386/ind_270_leandro.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/386/ind_270_leandro.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>