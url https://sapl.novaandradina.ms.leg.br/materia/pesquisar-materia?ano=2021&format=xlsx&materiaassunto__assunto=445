--- v0 (2025-12-23)
+++ v1 (2026-04-18)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/126/ind_066_ceara_leandro_cancelada.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/126/ind_066_ceara_leandro_cancelada.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Presidente da Câmara Municipal, SR. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia ao Secretário Municipal de Infraestrutura, SR. JÚLIO CÉSAR CASTRO MARQUES, solicitando a implantação de Sistema Informatizado Interligado entre a Prefeitura e a Câmara Municipal, vislumbrando o Papel Zero.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/6/ind_127_sandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/6/ind_127_sandro.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HERNANDES ORTIZ e ao Presidente da Câmara Municipal de Nova Andradina, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando a substituição do envio de documentos em papel por meios eletrônicos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,68 +420,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/126/ind_066_ceara_leandro_cancelada.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/6/ind_127_sandro.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/126/ind_066_ceara_leandro_cancelada.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/6/ind_127_sandro.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>