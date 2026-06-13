--- v0 (2025-12-20)
+++ v1 (2026-06-13)
@@ -54,236 +54,236 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_23_maria_aparecida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_23_maria_aparecida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário, REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e à Secretária de Cidadania Assistência Municipal – SEMCIAS, SRA. JULIANA CAETANO  ORTEGA, requerendo informações sobre as ações do programa “Oficina do Sonho”, bem como as demais que seguem:</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_048_deildo_gabi_sandro_leandro_wilson_ceara_pedro_marcia_arion_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_048_deildo_gabi_sandro_leandro_wilson_ceara_pedro_marcia_arion_alemao.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO  ORTEGA, requerendo as seguintes informações:_x000D_
 _x000D_
 a) O que foi comprado pela assistência social de frutas, legumes e hortaliças durante os últimos 04 anos? Enviar anexo dos comprovantes mês a mês que comprovem a compra._x000D_
 b) Enviar relatório mês a mês da destinação dessas frutas, legumes e hortaliças, durante os últimos 04 anos.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_52_marcia_arion_e_gabriela.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_52_marcia_arion_e_gabriela.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e a Secretária de Cidadania e Assistência Social, SRA. JULLIANA CAETANO ORTEGA, requerendo as seguintes informações da seleção dos jovens:_x000D_
 _x000D_
 a)	Quantos jovens participaram dos cursos de Aprendizagem e Formação Profissional?_x000D_
 b)	Quais os critérios para seleção dos jovens do Programa Jovem Aprendiz?_x000D_
 c)	Quais setores irão atuar esses jovens?_x000D_
 d)	Tem previsão de novos cursos?</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_73_maria_aparecida_e_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_73_maria_aparecida_e_marcia.doc</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária de Cidadania Assistência Social e Assistência Social, Sra. JULIANA CAETANO ORTEGA, requerendo que seja informado sobre  as ações do beneficio “ALUGUEL SOCIAL”, contida na Lei nº 1.166 de 04 de dezembro 2013, Art. 8º e 9º, das alíneas que segue._x000D_
 _x000D_
 1. Informações e relatório sobre quais são os critérios utilizados na escolha  do  locador?_x000D_
 2. Informações e relatório de quantas famílias foram beneficiadas com aluguel social e seu valor pecuniário, nos últimos 04 anos?_x000D_
 3. Informações e relatório sobre qual o valor gasto com aluguel social neste últimos 04 anos?_x000D_
 4. Informações e relatório dos nomes dos locador nos últimos 04 anos?</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_79_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_79_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao prefeito, Sr. JOSE GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, (SEMCIAS) Sra. JULLIANA CAETANO ORTEGA, com cópia para a Promotoria de Justiça de Nova Andradina,  requerendo as seguintes informações: _x000D_
 _x000D_
 À SEMCIAS: _x000D_
 1 – Existe levantamento em relação ao número de pessoas em situação de rua hoje, em Nova Andradina? Se sim, qual o volume dessa população?_x000D_
 2- Quais as políticas públicas adotadas pelo Município para prestar assistência a essa população, buscando a superação desse estado?_x000D_
 3 – Quais atitudes foram tomadas em relação a esse público no que tange às medidas de enfrentamento à Covid-19?_x000D_
 4 – Quais as políticas públicas adotadas pelo Município na luta contra a desigualdade social da população em situação de rua e, também, daqueles que mendigam pelas ruas do município?</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_84_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_84_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e à Secretária de Cidadania e Assistência Social - SEMCIAS, Sra. JULLIANA CAETANO ORTEGA, requerendo que sejam encaminhados os documentos pertinentes aos RECURSOS e GASTOS com COVID-19, dos seguintes tópicos:_x000D_
 _x000D_
 A.	Cópia, na integra, de todos os processos licitatórios das compras realizadas para a COVID-19, respectivos contratos e aditivos, relatório dos valores empenhados e pagos, com data de entrega dos produtos e data do pagamento, além das respectivas notas fiscais;_x000D_
 _x000D_
 B.	Cópias de comprovantes de todos os repasses para as entidades dos recursos da COVID-19.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_89_cida_marcia_e_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_89_cida_marcia_e_gabi.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, (SEMCIAS) Sra. JULLIANA CAETANO ORTEGA, requerendo informações sobre as atividades de políticas públicas realizada pela Coordenadoria de Promoção de Igualdade Racial e Cidadania de Nova Andradina – MS, nos últimos 4 anos, em conformidade da Lei Complementar  nº 190, de 17 novembro de 2015._x000D_
 Seguem os questionamentos:_x000D_
 _x000D_
 1- Quais são as ações e campanhas que o município está desenvolvendo em pró da igualdade racial? _x000D_
 2- Qual o local/endereço que a Coordenadoria de Promoção de Igualdade Racial e Cidadania está instalada? Quem é o(a) coordenador(a)?_x000D_
 3- O Conselho Municipal de Promoção da Igualdade Racial e Cidadania está ativo? Se sim, quais são os seus membros? Informe com cópia da ata de eleição e posse.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_92_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_92_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, requerendo que seja informado sobre o andamento da instalação elétrica para funcionamento dos aparelhos de ar condicionado no Centro Municipal da Juventude Olívio Paro Dan, como segue:_x000D_
 _x000D_
 a)	O serviço de instalação da rede já foi executado? Se não, qual  o prazo para  execução do serviço?_x000D_
 b)	Quais são os impedimentos que a secretaria tem enfrentado para execução da instalação da  rede elétrica, caso ainda não tenha executado?_x000D_
 c)	Quando ocorreu o processo licitatório? Se não ocorreu, qual a previsão para realização?_x000D_
 d)	Solicitamos cópia do processo licitatório da instalação da rede elétrica, caso já tenha ocorrido.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, GABRIELA DELGADO, JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind_145_arion_gabriela_wilson_deildo_joao_dan_leandro_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind_145_arion_gabriela_wilson_deildo_joao_dan_leandro_marcia.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando disponibilização de um veículo de transporte para munícipes em fragilidade social, que tenham perícia médica fora do município.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando estudos e viabilização de palestras online motivacionais e de cuidados psicológicos, para os servidores das Secretarias Municipais - incluindo os servidores da Câmara Municipal de Nova Andradina-MS, vislumbrando os cuidados com os impactos causados pela pandemia da COVID-19.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/559/ind_385_ceara_.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/559/ind_385_ceara_.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, a Secretaria Municipal de Assistência Social, Sra. JULIANA CAETANO ORTEGA, ao Presidente da Câmara Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Presidente da ACINA - Associação Comercial e Empresarial de Nova Andradina-MS, Sr. RENATO DA SILVA LAZARINI, solicitando a possibilidade de instalação/implantação de fraldário e/ou trocador retrátil nos banheiros de todas as repartições públicas, coadunando com campanhas de incentivos para implantação nos comércios que normalmente a presença de mães/pais/responsáveis com crianças que fazem uso de fraldas descartáveis é mais duradoura (supermercados, lanchonetes, restaurantes, etc) do município de Nova Andradina-MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -590,68 +590,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_23_maria_aparecida.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_048_deildo_gabi_sandro_leandro_wilson_ceara_pedro_marcia_arion_alemao.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_52_marcia_arion_e_gabriela.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_73_maria_aparecida_e_marcia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_79_wilson.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_84_subscritos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_89_cida_marcia_e_gabi.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_92_cida.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind_145_arion_gabriela_wilson_deildo_joao_dan_leandro_marcia.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/559/ind_385_ceara_.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_23_maria_aparecida.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_048_deildo_gabi_sandro_leandro_wilson_ceara_pedro_marcia_arion_alemao.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_52_marcia_arion_e_gabriela.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_73_maria_aparecida_e_marcia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_79_wilson.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_84_subscritos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_89_cida_marcia_e_gabi.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_92_cida.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind_145_arion_gabriela_wilson_deildo_joao_dan_leandro_marcia.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/559/ind_385_ceara_.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="244.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>