--- v0 (2025-11-03)
+++ v1 (2026-04-14)
@@ -54,1531 +54,1531 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_04_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_04_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, requerendo as seguintes informações:</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_05_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_05_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO, requerendo as seguintes informações:</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_06_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_06_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, requerendo as seguintes informações, referentes aos atendimentos ofertados pelo SUS:</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_07_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_07_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, requerendo as seguintes informações, referentes aos saldos totais atuais nas contas registradas no CNPJ da Secretaria Municipal de Saúde, como segue:</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_09_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_09_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, requerendo as seguintes informações, como segue:</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_14_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_14_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno desta Casa Legislativa, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. SÉRGIO DIAS MAXIMIANO, requerendo as seguintes informações:</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_15_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_15_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno desta Casa Legislativa, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. SÉRGIO DIAS MAXIMIANO, requerendo as seguintes informações, referente ao processo de compra de máscaras e testes para o combate à COVID-19, bem como recursos financeiros advindos de Governo Federal e Estadual:</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_20_leandro_e_sandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_20_leandro_e_sandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, solicitando as seguintes  informações:</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_21_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_21_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, requerendo esclarecimentos referente a área de odontologia, na ESF do distrito de Nova Casa Verde:</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_24_gabriela_delgado.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_24_gabriela_delgado.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário, REQUER À MESA DIRETORA que seja encaminhado expediente ao Secretário de Estado de Saúde, Sr. GERALDO REZENDE, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, requerendo as seguintes informações  sobre o repasse para Hospital Evangélico de Dourados, ala cardiologia:</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_27_deildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_27_deildo.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que esses órgãos de gestão repasse ao Legislativo Municipal as seguintes informações sobre “Atendimento Médico”, da ESF Vila Operária no município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_033_gabriela_-_retirada_pois_deildo_fez__na_sessao_de_16-03.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_033_gabriela_-_retirada_pois_deildo_fez__na_sessao_de_16-03.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, tendo em vista a saída da Drª. Daniella Muniz Martins da ESF e os munícipes estão sem atendimento médico, causando assim transtornos imensuráveis para quem necessita de atendimento, requerendo a seguinte informação, referente a ESF Vila Operária:</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_037_sandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_037_sandro.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO, requerendo as seguintes informações sobre a Lei 802/2009 que “Obriga o Poder Executivo a divulgar a relação de medicamentos à disposição da população pela rede municipal de saúde.”:_x000D_
 a)	A referida Lei aprovada em maio de 2009 foi regulamentada pelo Executivo?_x000D_
 b)	Se não, qual o motivo?</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, DEILDO PISCINEIRO, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_65_gabriela_edeildo_e_ceara.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_65_gabriela_edeildo_e_ceara.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que esse órgão de gestão repasse ao Legislativo Municipal as seguintes informações sobre a elevação de terra no cruzamento da Rua Waldemar do Carmo Martins, com a Avenida Rio Brilhante no Bairro Campo Verde._x000D_
 a) Já foi concluída a obra de pavimentação asfáltica do referido local?_x000D_
 b) Por que não foi retirada a elevação de terra do cruzamento? _x000D_
 c) Existe alguma programação para retirada da mesma? Se sim, quando?</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_66_gabriela.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_66_gabriela.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO, solicitando as seguintes informações sobre os atendimentos ginecológicos no Município de Nova Andradina:_x000D_
 a)	Atualmente quantos ginecologistas estão atendendo a população nova-andradinense pelo SUS?_x000D_
 b)	Qual a média de atendimentos diário?_x000D_
 c)	Quanto tempo em média de espera após solicitar uma consulta, ela é agendada?</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_74_ceara.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_74_ceara.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO e ao Diretor do Hospital Regional, Sr. NORBERTO FABRI, solicitando as seguintes informações sobre:_x000D_
 _x000D_
 a)	Qual é o quadro de funcionários do Hospital Francisco Dantas Maniçoba - “Hospital Regional” - atualmente?_x000D_
 b)	Há funcionários suficientes para atendimento geral no Hospital Regional?_x000D_
 c)	O quadro atual de funcionários no Hospital Regional é suficiente para atendimento da Covid-19?_x000D_
 d)	Há Médico Intensivista diariamente?_x000D_
 e)	Qual é o índice de sobrevida de pacientes que estão na UTI, no que tange aos casos de Covid-19 e não Covid-19?_x000D_
 f)	Houve treinamento para enfermeiros, enfermeiras, técnicos e técnicas para trabalharem no enfrentamento a pandemia do novo coronavírus?_x000D_
 g)	Há Psicólogos para acompanhamento de pacientes com casos de recuperação</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_91_gabriela.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_91_gabriela.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, requerendo as seguintes informações sobre a GRATIFICAÇÃO POR DESEMPENHO-METAS DO PROGRAMA PREVINE BRASIL:_x000D_
 _x000D_
 a)	Está sendo repassado o incentivo variável por desempenho e qualidade dos serviços de saúde, com base na portaria N°. 2.979, de 12 de novembro de 2019, do Ministério da Saúde, que estabelece o novo modelo de financiamento de custeio de atenção primaria, no âmbito do Sistema Único de Saúde, para o Município?_x000D_
 b)	Se sim, desde quando o município recebe esse incentivo? Qual o valor é repassado mensalmente do recurso financeiro pelo Ministério da Saúde?_x000D_
 c)	Se sim, do montante, qual a porcentagem está sendo repassada para gratificação por desempenho?</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_94_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_94_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Diretor do Hospital Regional, Sr. NORBERTO FABRI JUNIOR e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXINIANO, requerendo as seguintes informações sobre o atendimento oftalmológico:_x000D_
 _x000D_
 A.	Há saldo no atendimento de cirurgias oftalmológicas?_x000D_
 _x000D_
 B.	Acaso a resposta seja sim: Há previsão de retorno?</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/57/ind_008_dr_sandro_e_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/57/ind_008_dr_sandro_e_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja providenciado a ampliação de horário de atendimento nas ESF´s dos bairros que tem maior demanda.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/58/ind_009_dr_sandro_e_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/58/ind_009_dr_sandro_e_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a oferta de atendimento domiciliar aos pacientes acamados, principalmente pelo setor de fisioterapia com os fisioterapeutas e pelos profissionais médicos e enfermeiros das UBS, dando condições estruturais como veículo e equipamentos necessários aos profissionais de saúde para que seja possível a execução de tais atividades.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/59/ind_010_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/59/ind_010_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a criação do Centro Cirúrgico no CCZ - Centro de Controle de Zoonozes, apropriado e regularizado junto ao Conselho Regional de Medicina Veterinária, para que sejam possíveis a realização de castração de animais.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/61/ind_012_sandro_e_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/61/ind_012_sandro_e_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a criação do Serviço de Atendimento Básico de Saúde Itinerante, para atender assentamentos e a zona rural.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/62/ind_013_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/62/ind_013_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a adequação, ampliação e novos equipamentos do CRR, afim de proporcionar aos profissionais fisioterapeutas e a população que necessita dos serviços especializados do CRR, uma melhor e mais ampla estrutura física e aparelhada para um melhor desenvolvimento dos tratamentos que lá são fornecidos.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/63/ind_014_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/63/ind_014_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que sejam realizadas mais visitas de orientações de prevenção da COVID-19 em locais comerciais, bancos e lotéricas, principalmente em relação ao uso de máscaras e distanciamento.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/85/ind_029_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/85/ind_029_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SR. SERGIO MAXIMIANO, solicitando que seja possibilitado o chamado de concurso de profissional de saúde “Nutricionista”, para atuar pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, DR. SANDRO - MDB, GABRIELA DELGADO, MÁRCIA LOBO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/86/ind_030_ceara_gabriela__sandro_wilson_e_marcia_.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/86/ind_030_ceara_gabriela__sandro_wilson_e_marcia_.docx</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, SR. SÉRGIO DIAS  MAXIMIANO e à Diretora Geral da Rede Hemosul, SRA. MARLI TEREZINHA MICHARKI VAVAS, solicitando a realização de parceria entre o município de Nova Andradina e a Rede Hemosul, para retorno dos atendimentos no Hemocentro de Nova Andradina, com as seguintes pontuações:_x000D_
 _x000D_
 a) Reforma e reestruturação hidráulica e elétrica do prédio do Hemocentro;_x000D_
 b) Cedência de dois funcionários em datas quinzenais: Um(a) Enfermeiro(a) para 		    triagem dos pacientes e Dois(duas) Técnicos(as) para contribuição na coleta de 		    sangue dos possíveis doadores;_x000D_
 c) Disponibilização de um Médico na Unidade na data e período (tempo) da Coleta;_x000D_
 d) Enviar o(a) Enfermeiro(a) e técnicos para treinamento em Campo Grande no 		     Hemocentro Coordenador;_x000D_
 e) Redigir um contrato de cooperação entre o Município (Secretaria de Saúde) e a 	  	     Secretaria de Estado de Saúde;_x000D_
 f) Campanha de Coleta de Sangue.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/89/ind_033_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/89/ind_033_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário de Saúde, SR. SERGIO MAXIMIANO, solicitando que seja fornecido à assessoria de comunicação, planilha de todos os nomes das pessoas vacinadas da COVID-19 no município de Nova Andradina MS, a fim de serem divulgados na página oficial da Prefeitura, via internet.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/101/ind_042_gabriela_delgado.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/101/ind_042_gabriela_delgado.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Excelentíssimo Sr° Deputado Estadual, PAULO CORRÊA - PSDB, solicitando que seja viabilizada uma emenda parlamentar destinada ao Hospital Regional Francisco Dantas Maniçoba, no valor de R$ 80.000,00 (Oitenta Mil Reais), para a compra de:_x000D_
 _x000D_
 A -  01 máquina de lavar industrial Suzuki LTS 150 ( máquina de lavar com separação de ambiente e capacidade para 52kg);_x000D_
 B - Medicação Midazolam 5mg/ml - 10ml_x000D_
 C - Medicação Atracúrio 10mg/ml - 5ml</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, PEDRO SOARES - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/110/ind_053_wilson_cida_leandro_ceara_sandro_edeildo_gabriela_e_pedro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/110/ind_053_wilson_cida_leandro_ceara_sandro_edeildo_gabriela_e_pedro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito, SR. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SR. SERGIO DIAS MAXIMIANO, solicitando a contratação de Médicos Oftalmologistas, para atenderem na Rede de Saúde Pública de nossa cidade.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/121/ind_061_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/121/ind_061_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, SR. SERGIO DIAS MAXIMIANO, solicitando a possibilidade de aquisição e implantação de equipamentos de comunicação, “celulares e chips”, para todas as Unidades de Saúde do Município de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, JOÃO DAN - PDT, JOSÉ GILBERTO GARCIA, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/129/ind_069_todos_vereadores.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/129/ind_069_todos_vereadores.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e ao Secretário Estadual de Saúde, Sr. GERALDO RESENDE, solicitando para o Hospital Regional Francisco Dantas Maniçoba, mobiliário hospitalar, equipamentos para UTI neonatal, UTI intermediária e Banco de Leite.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, JOSENILDO CEARÁ, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/139/ind_76_leandro_edeildo_gabi_josenildo_wilson_pedro_e_sandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/139/ind_76_leandro_edeildo_gabi_josenildo_wilson_pedro_e_sandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, e o Diretor da FUNSAU-NA, Sr. NORBERTO FABRI JUNIOR, solicitando que seja feito um estudo para adequação, para a retomada progressiva das cirurgias eletivas no Hospital Regional, devido ao aumento de pacientes necessitando de cirurgias eletivas.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, PEDRO SOARES - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind_108_wilson_gabriela_josenildo_edeildo_leandro_sandro_e_pedro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind_108_wilson_gabriela_josenildo_edeildo_leandro_sandro_e_pedro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO e ao Secretário Estadual de Saúde, Sr. GERALDO RESENDE, solicitando reforma do prédio e aquisição de novos equipamentos ao Centro de Referência à Saúde da Mulher.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/173/ind_114_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/173/ind_114_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao  Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO,  reiterando a Indicação nº 254/2020, que solicita que seja disponibilizado atendimento médico também nas sextas-feiras, na ESF de Nova Casa Verde, tendo em vista, que o atendimento é apenas de segunda à quinta, (sendo a ESF, o único local de atendimento voltado à saúde em Nova Casa Verde e região dos assentamentos).</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/175/ind_115_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/175/ind_115_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao  Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO,  solicitando com urgência, a aquisição de 01 (um) aparelho celular android, destinado para a ESF de Nova Casa Verde</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/179/ind_116_joao_dan_e_leandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/179/ind_116_joao_dan_e_leandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado, Sr. REINALDO AZAMBUJA, e ao Secretário de Estado de Saúde, Sr. GERALDO RESENDE, com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SERGIO DIAS MAXIMIANO, solicitando que seja disponibilizado o Serviço de atendimento Médico de Urgência – SAMU para Nova Casa Verde.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/187/ind_122_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/187/ind_122_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SR. SERGIO DIAS MAXIMIANO, solicitando que seja chamado de concurso, profissional de saúde FISIOTERAPEUTA, para atuar especificamente com os atendimentos domiciliares.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind_128_wilson_e_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind_128_wilson_e_alemao.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, SR. SÉRGIO DIAS MAXIMIANO, e à Secretária Municipal de Cidadania e Assistência Social, SRA. JULIANA CAETANO ORTEGA, solicitando que seja implantada uma Casa de Apoio à saúde, na cidade de Dourados MS, para fins de acolher e amparar os nossos munícipes que deslocam para este objetivo.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/221/ind_134_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/221/ind_134_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que sejam incluídos os profissionais de saúde pública “Fisioterapeutas” e “Terapeutas Ocupacionais”, bem como todos os servidores que atuam no Centro de Reabilitação, no rol de profissionais essenciais no combate à COVID-19, como linha de frente junto aos pacientes suspeitos/contaminados, conforme já requerido pelo CREFITO, através do Ofício Nº. 086/2020GAPRE/CREFITO-13, e respeitando também o novo decreto do Governo do Estado de MS, publicado no dia 10 de março de 2021, acrescentando no Decreto Estadual nº 15.391 de 16 de março de 2020, reconhecendo como atividades e serviços essenciais a assistência à saúde, os profissionais da saúde listados acima.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/223/ind_136_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/223/ind_136_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que tenha atendimento em dois turnos na Farmácia de Saúde do município, e que a mesma atenda sem intervalo das 11:00 horas às 13:00 horas (horário para o almoço), tendo em vista que a aglomeração tem sido constante e preocupante naquele ambiente.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/225/ind_138_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/225/ind_138_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando com urgência que seja feita a reforma da extensão da ESF do Distrito de Nova Casa Verde, ressaltando a modernização dos equipamentos situados no Assentamento Angico.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Deputado Federal, Sr. DAGOBERTO NOGUEIRA, solicitando Emenda Parlamentar no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para Estruturação de Unidade de Saúde com Equipamento Móvel – “Ambulância Tipo A”, destinada a prestação de atendimentos por meio da Secretaria de Saúde de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/263/ind_160_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/263/ind_160_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando: celulares e chips aos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/266/ind_163_todos_vereadores.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/266/ind_163_todos_vereadores.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, SÉRGIO DIAS MAXIMIANO, solicitando com urgência que o Governo Municipal priorize os profissionais da educação na vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind_173_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind_173_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao  Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretaria Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, reiterando a Indicação nº 208/2017, que solicita que seja implantado o Projeto de Lei CENTRO-DIA PARA IDOSOS, que visa oferecer aos idosos um local onde possam passar o dia enquanto seus familiares trabalham, recebendo acompanhamento médico, psicólogo e nutricional, nos moldes de uma creche. (segue em anexo a minuta do projeto).</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, GABRIELA DELGADO, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind_181_maria_aparecida_gabriela_deildo_e_josenildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind_181_maria_aparecida_gabriela_deildo_e_josenildo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esporte, Srª. GIULIANA MASCULI POKRYWIECKI, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que seja viabilizada contratação do PROFISSIONAL PSICOPEDAGOGO PARA  ATENDIMENTO ESPECIALIZADO: AUTISTAS, na rede de educação e saúde do município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind_182_maria_aparecida_todos_vereadores.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind_182_maria_aparecida_todos_vereadores.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que seja feita a inclusão das pessoas com deficiência permanente no grupo prioritário na vacinação CONTRA A COVID-19, e também o cadastramento “on line” com a comprovação da deficiência da pessoa  por laudo médico anexado ao sistema, do mesmo modo ao procedimento adotado em Campo Grande/MS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind_183_gabi_leandro_wilson_.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind_183_gabi_leandro_wilson_.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. SERGIO DIAS MAXIMIANO, solicitando que seja viabilizado um estudo sobre a possibilidade da Farmácia Básica Municipal atender aos munícipes das 07:00 horas até às 19:00 horas, sem interrupção.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind_185_ceara_e_wilson_.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind_185_ceara_e_wilson_.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, SR. SÉRGIO DIAS MAXIMIANO, solicitando a viabilização para a aquisição de uma máquina fotocopiadora (xerox) para a Secretaria Municipal de Saúde, exclusivamente para atender usuários do SUS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/288/ind_186_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/288/ind_186_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de serviços Públicos, SR. ROBERTO GINELL ao Secretário Municipal de Saúde, SR. SERGIO DIAS MAXIMIANO, e ao Secretário de Finanças e Gestão, SR. EMERSON NANTES MATTOS, solicitando revisão e adequação do valor das diárias dos motoristas de transportes de vans, ambulâncias, ônibus e afins, que realizam viagens intermunicipais e interestadual a serviço da Secretaria Municipal de Saúde Nova Andradina-MS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind_195_leandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind_195_leandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando estudos e elaboração de processo seletivo simplificado de estagiários para auxiliar os profissionais das ESFs (Estratégia de Saúde da Família) com a possível viabilidade de abranger o Projeto Jovem Aprendiz.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind_200_maria_aparecida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind_200_maria_aparecida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde SR. SERGIO DIAS MAXIMIANO, solicitando a CONTRATAÇÃO DE MAIS MÉDICOS COM ESPECIALIZAÇÃO EM PSIQUIATRIA para atender na unidade CAPS (Centro de Apoio Psicossocial ) de nossa cidade.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind_214_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind_214_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO,  solicitando que RETOME A DESINFECÇÃO/ HIGIENIZAÇÃO COMPLETA DE RUAS E LOCAIS PÚBLICOS E PRIVADOS DE NOSSO MUNICÍPIO, CONTRA COVID-19.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/317/ind_215_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/317/ind_215_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretario de Municipal de Financias e Gestão, Sr. EMERSON NANTES DE MATTOS, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja criada função gratificada aos servidores do Atendimento Móvel de Urgência - SAMU de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind_228_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind_228_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e ao Diretor Geral do Hospital Regional Sr. NORBERTO FABRI, solicitando que seja avaliado e, se assim pertinente, adquirido os “Capacetes Respiradores”, que são utilizados nos tratamentos de pacientes com COVID-19 e que podem contribuir para que não seja necessário a intubação do cliente SUS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/338/ind_234_marcia_lobo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/338/ind_234_marcia_lobo.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, e ao Diretor da FUNSAU-NA, Sr. NORBERTO FABRI JÚNIOR, indicando a instalação e funcionamento de uma Unidade Centro de Parto Normal.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_242_-2021.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_242_-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e ao Secretário Estadual de Saúde, Sr. GERALDO REZENDE, solicitando a viabilização de compras de bicicletas elétricas para os Agentes Comunitários de Saúde e Agentes de Combate as Endemias de Nova Andradina.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/355/ind_245_maria_e_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/355/ind_245_maria_e_marcia.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que seja oferecido o curso de qualificação profissional de DOULAS (pessoas aptas a aconselhar a mulher no pré-parto, parto e pós-parto) para rede municipal de saúde de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/357/ind_246_cida_marcia_e_gabriela.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/357/ind_246_cida_marcia_e_gabriela.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que sejam fornecidos ABSORVENTES HIGIÊNICOS ou seja, KITS MESTRUAL, para mulheres nas Unidades Estratégia de Saúde da Família (ESFs) de Nova Andradina MS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/358/ind_247_sandro__para_sessao_de_01-06.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/358/ind_247_sandro__para_sessao_de_01-06.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que tome providências sobre o aparecimento constante de animais peçonhentos (cobras, escorpiões e outros) nos bairros Randolfo Jareta e Jardim Walter Fernandes.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind_252_joao_dan_e_leandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind_252_joao_dan_e_leandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO, e à Secretária Municipal de Cidadania e Assistência Social, Sr. JULLIANA CAETANO ORTEGA, solicitando que seja disponibilizado um Psicólogo na ESF de Nova Casa Verde, para atender os munícipes, devido a pandemia COVID-19, se faz necessário este suporte profissional.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSÉ GILBERTO GARCIA, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind_264_arion_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind_264_arion_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja promovido estudos de viabilidade quanto a possibilidade de implantação de uma farmácia de manipulação/alopática/homeopática como CAF – Central de Abastecimento Farmacêutico, mesmo que seja para medicamentos compostos (com mais de um princípio ativo), e que inclua medicamentos que também possam estar fora da lista de medicamentos da farmácia básica.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind_265_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind_265_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando providências para aquisição de uniformes e EPI’S para a Equipe do SAMU.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSÉ GILBERTO GARCIA, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind_267_marcia_cida_e_todos_vereadores.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind_267_marcia_cida_e_todos_vereadores.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, a Ilustríssima Deputada Federal, Sra. ROSE MODESTO, e ao Ilustríssimo Deputado Estadual, Sr. RINALDO MODESTO DE OLIVEIRA, indicando a inclusão dos pacientes do CAPS (Centro de Apoio Psicossocial) no grupo prioritário na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind_268_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind_268_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja adquirido e repassado os EPI's necessários para os agentes de combate as Endemias do nosso município.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSÉ GILBERTO GARCIA, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind_269_marcia_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind_269_marcia_e_subscritos.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, SR. SERGIO DIAS MAXIMINIANO, à Ilustríssima Deputada Federal, SRA. ROSE MODESTO e ao Ilustríssimo Deputado Estadual, SR. RINALDO MODESTO DE OLIVEIRA, indicando a inclusão dos Profissionais do Comércio e Indústria no grupo prioritário na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind_274_gabi_fabio_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind_274_gabi_fabio_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO,  e à Secretária de Municipal de Cidadania e Assistência Social, Sr. JULLIANA CAETANO ORTEGA, solicitando a realização de Campanha de Inserção do DIU às Mulheres no Centro de Referência a Saúde da Mulher em Nova Andradina e  no ESF do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind_275_gabi_cida_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind_275_gabi_cida_marcia.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando a elaboração de Lei Municipal, adequando a Situação das Servidoras Públicas Municipais Gestantes à Lei Federal nº. 14.151, de 12 de Maio de 2021, que “Dispõe sobre o Afastamento da Empregada Gestante das atividades de Trabalho presencial durante a Emergência de saúde pública importância nacional decorrente do novo coronavírus” – publicado no Diário Oficial da União na quinta-feira, 13 de maio de 2021.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind_279_todos_vereadores_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind_279_todos_vereadores_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando a Possibilidade de Reabertura de Local Específico e Exclusivo para atendimento de possíveis casos de COVID-19, por profissionais de saúde.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/409/ind_282_edeildo_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/409/ind_282_edeildo_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado de Saúde, Sr. GERALDO RESENDE PEREIRA, ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, e ao Diretor Geral do Hospital/NA, Sr. NORBERTO FABRI JUNIOR, solicitando a aquisição de novos aparelhos de ar condicionado para o Hospital Regional Doutor Francisco Dantas Maniçoba de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind_288_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind_288_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que sejam contratados mais psicólogos para a rede (SUS) do nosso município.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind_293_vereadores_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind_293_vereadores_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando em Caráter Emergencial com Verbas de Atendimento a COVID-19 a “Locação em Comodata de 05 Respiradores para atendimento a Unidade de Terapia Intensiva do Hospital Regional Francisco Dantas Maniçoba do Município de Nova Andradina-MS”.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/424/ind_296_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/424/ind_296_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja instalada proteção acrílica anti-Covid-19, nos CRAS e demais setores de atendimento ao público que estão vulneráveis à contaminação da Covid-19, sem proteção nenhuma nas mesas de atendimento.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/521/ind_351_marcia_e_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/521/ind_351_marcia_e_cida.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMINIANO, indicando o retorno dos atendimentos de Dentista e Protético no CEO - Centro de Especialidades Odontológicas.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando estudos e viabilização de palestras online motivacionais e de cuidados psicológicos, para os servidores das Secretarias Municipais - incluindo os servidores da Câmara Municipal de Nova Andradina-MS, vislumbrando os cuidados com os impactos causados pela pandemia da COVID-19.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/533/ind_359_edeildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/533/ind_359_edeildo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja feita a inclusão das profissionais que trabalham enquanto empregadas domésticas no grupo prioritário da vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/534/ind_360_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/534/ind_360_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, disponibilizando serviço especializado de atendimento aos pacientes pós-Covid-19 que recebem alta hospitalar do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/535/ind_361_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/535/ind_361_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja criado cadastro dos funcionários do comércio, bancários, motoristas de Aplicativo Uber, Taxistas e Colaboradores da Cocamar Cooperativa Agroindustrial aplicação da vacina residual diária da COVID-19 no Município de Nova Andradina.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/537/ind_363_wilson_e_subscritos_.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/537/ind_363_wilson_e_subscritos_.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja feita a inclusão dos os servidores da SANESUL e ENERGISA, no grupo prioritário da vacinação contra a COVID-19, considerando o plano nacional de imunização, de acordo com a Lei n° 14.023, de 08 de julho de 2020, que altera a Lei n° 13.979, de 06 de fevereiro de 2020, que visa garantir a adoção de medidas imediatas para preservar a saúde e a vida dos profissionais do grupos prioritários e essenciais ao controle e enfrentamento do novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/542/ind_368_edeildo_leandro_gabi_wilson_arion_marcia_cida_joao_fabio.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/542/ind_368_edeildo_leandro_gabi_wilson_arion_marcia_cida_joao_fabio.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, Solicitando a elaboração de Projeto de Lei Municipal acompanhando o Projeto de Lei Estadual de Autoria da Deputada Estadual Mara Caseiro - PSDB, que: “Dispõe sobre o exercício da profissão de podólogo no Estado de Mato Grosso do Sul e dá outras providências” no intuito de haver atendimentos de Podologia na Rede Municipal de Saúde. (Minuta do Projeto em anexo)</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/545/ind_371_arion_e_outros_cancelada.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/545/ind_371_arion_e_outros_cancelada.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que a Secretaria de Saúde envide esforços para a contratação dos serviços de Podólogo, para que os mesmos sejam ofertados aos pacientes do SUS. Em tempo solicitamos, também, se possível, a inserção de profissional Técnico em Podologia, no próximo Concurso Público para Servidores Municipais.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/547/ind_373_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/547/ind_373_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a Inclusão dos filhos dos Profissionais de Linha de Frente da COVID-19 com idade entre 12 e 18 anos no Plano de Imunização por meio das Vacinas.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/549/ind_375_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/549/ind_375_marcia.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMINIANO, indicando a contratação de um médico Reumatologista, para atender a rede pública de saúde do município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/553/ind_379_joao_dan_entra_10-08.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/553/ind_379_joao_dan_entra_10-08.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO, solicitando que sejam disponibilizados 02 (dois) agentes da área da saúde para atender aos munícipes do Assentamento Casa Verde,  pois existem duas vagas que necessitam desse importante serviço de atendimento domiciliar.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/570/ind_396_sandro_e_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/570/ind_396_sandro_e_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando retomada do convênio com os estagiários de medicina da Universidade UNIDERP.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/571/ind_397_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/571/ind_397_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja feita a mudança do setor da entrega de fraldas e leite da Secretaria Municipal de Saúde, localizado na Av. Antônio Joaquim de Moura Andrade, nº 51, em Nova Andradina- MS, para um local mais centralizado dentro da cidade para o atendimento dos munícipes.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>FABIO ZANATA, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, GABRIELA DELGADO, JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/574/ind_400_fabio_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/574/ind_400_fabio_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de uma sala para alocar gabinete odontológico no Projeto Conviver.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/630/ind_450_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/630/ind_450_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que sejam disponibilizados MÉDICOS PEDIATRAS PLANTONISTAS na rede pública municipal de Nova Andradina MS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/635/ind_455_arion_leandro_e_sandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/635/ind_455_arion_leandro_e_sandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja providenciado convênio ou licitação com o intuito de que possa ser disponibilizado cirurgias bariátricas a pacientes do município que estejam diagnosticados com obesidade mórbida.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/648/ind_468_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/648/ind_468_gabi.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que o agendamento para consultas na ESF Vila Operária seja padronizado, conforme é realizado nas outras ESF's do município.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/649/ind_469_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/649/ind_469_gabi.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e à Secretária Municipal de Cidadania e Assistência Social, Sra. JULLIANA CAETANO ORTEGA, solicitando que seja criado o Programa LEITE CIDADÃO, em Nova Andradina-MS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/650/ind_470_marcia_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/650/ind_470_marcia_arion.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO solicitando empenho para a realização de Exames de Eletroneuromiografia.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/656/ind_476_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/656/ind_476_marcia.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMINIANO, indicando a substituição de ares-condicionados no CRENA – Centro de Reabilitação Nova Andradina e no CEO – Centro de Especialidades Odontológicas.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/671/ind_491_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/671/ind_491_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja feita a transferência do Ginásio de Esportes como local de atendimento da vacinação contra a COVID- 19 para o Centro de Convivência dos Idosos, em Nova Andradina.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/673/ind_493_leandro_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/673/ind_493_leandro_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando estudos veementemente concretos para haver a descentralização dos serviços da Farmácia Básica do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/674/ind_494_gabi_proposta_oralmente_em_sessao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/674/ind_494_gabi_proposta_oralmente_em_sessao.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando, com urgência, ventiladores no Ginásio de Esportes Municipal.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/675/ind_495_arion_e_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/675/ind_495_arion_e_gabi.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando que seja adquirido um bebedouro com capacidade mínimo de 100 litros para suprir as necessidades da Farmácia Básica Municipal, onde há um fluxo de transientes em grande proporção e com a chegada deste verão o consumo de água aumenta demasiadamente.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/685/ind_505_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/685/ind_505_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando, com urgência, a disponibilização de um carro para área da saúde de Nova Casa Verde, para transporte de pacientes.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/701/ind_521leandro_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/701/ind_521leandro_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando o retorno do plantão odontológico do Centro de Especialidades Odontológicas – CEO – Nova Andradina-MS em horários noturno e de finais de semana.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/714/ind_533_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/714/ind_533_marcia.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, indicando estudo para elaborar convênio com a Fundação PIO-XII, e implantar Setor de Quimioterapia na Rede Feminina de combate ao câncer.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/729/ind_548_edeildo_e_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/729/ind_548_edeildo_e_wilson.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMINIANO, para que possa implementar horário de 06 horas/trabalho ininterruptas para Agentes de Saúde da Estratégia da Saúde da Família (ESFs) e Agentes de Endemias (Centro de Zoonoses) – Nova Andradina-MS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/750/ind_569_gabi_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/750/ind_569_gabi_e_subscritos.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a instituição a Campanha Permanente de Orientação da Depressão, Transtorno de Ansiedade e Síndrome Do Pânico.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, ALEMÃO DA SEMENTE, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/751/ind_570_arion_marcia_e_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/751/ind_570_arion_marcia_e_cida.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando: Convênio com o Hospital CASSEMS para realização de avaliação clínica e eletrônica de pacientes portadores de marca-passo e outros dispositivos de estimulação elétrica cardíaca artificial.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/754/ind_573_leandro_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/754/ind_573_leandro_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde Sr. SÉRGIO DIAS MAXIMIANO, solicitando a Contratação Urgente de Especialista em Endodontia para Atendimento no Centro de Especialidades Odontológicas – CEO - do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/762/ind_581_leandro_em_construcao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/762/ind_581_leandro_em_construcao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e ao Diretor do Hospital Regional Francisco Dantas Maniçoba, Sr. NORBERTO FABRI JUNIOR, solicitando a averiguação de disponibilidade de agendamento automático para primeira consulta ao Pediatra para os recém-nascidos, com entrega da data da consulta já no ato da alta hospitalar.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/770/ind_589_leandro_e_subscritos_em_construcao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/770/ind_589_leandro_e_subscritos_em_construcao.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO e ao Diretor do Hospital Regional Francisco Dantas Maniçoba no município de Nova Andradina-MS, Sr. NORBERTO FABRI, solicitando estudos urgentes e processo de “Contratação de Médico Plantonista e Equipe de Apoio” (enfermagem e técnicos em enfermagem), para atender o alto fluxo de pacientes que tem aderido ao nosocômio desde a diminuição de atendimentos relacionados a Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/792/ind_593_leandro_e_ceara_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/792/ind_593_leandro_e_ceara_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Secretário de Estado de Saúde, Sr. GERALDO RESENDE, com cópia ao Prefeito Municipal de Nova Andradina, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a retomada urgente das cirurgias pediátricas nos hospitais públicos do Estado de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/796/ind_597_arion_e_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/796/ind_597_arion_e_alemao.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, solicitando a aquisição de bisturi eletrônico para atender o Hospital Regional Francisco Maniçoba – FUNSAU de Nova Andradina/NS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/914/ind_609_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/914/ind_609_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SÉRGIO MAXIMIANO, solicitando que sejam disponibilizadas tendas com paredes laterais para atendimento dos munícipes, para instalação nas entradas das ESF's de Nova Andradina, a fim de evitar aglomeração na recepção da ESF que não comporta o fluxo de pessoas diariamente, devido a vacinação contra a COVID-19  e visando a proteção dos munícipes contra o sol._x000D_
 _x000D_
 OBS. João Dan</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/916/ind_611_cida.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/916/ind_611_cida.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. JOSÉ CARLOS BARBOSA, solicitando que seja destinada emenda parlamentar no valor de R$ 40.000,00 (quarenta mil reais) para custeio para Secretaria Municipal de Saúde no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/926/ind_621_marcia_cida_e_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/926/ind_621_marcia_cida_e_gabi.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. SERGIO DIAS MAXIMIANO, solicitando que seja destinado atendimento fonoaudiológico no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/927/ind_622_marcia_cida_e_gabi.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/927/ind_622_marcia_cida_e_gabi.doc</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI , solicitando Biblioteca para pessoas com deficiência visual e auditiva.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/928/ind_623_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/928/ind_623_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, e ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, solicitando que seja viabilizado estudo com finalidade de aumentar o piso salarial dos motoristas da rede escolar e da saúde._x000D_
 _x000D_
 _x000D_
 JOÃO DAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1888,68 +1888,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_04_arion.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_05_arion.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_06_arion.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_07_arion.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_09_arion.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_14_arion.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_15_arion.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_20_leandro_e_sandro.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_21_joao_dan.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_24_gabriela_delgado.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_27_deildo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_033_gabriela_-_retirada_pois_deildo_fez__na_sessao_de_16-03.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_037_sandro.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_65_gabriela_edeildo_e_ceara.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_66_gabriela.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_74_ceara.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_91_gabriela.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_94_subscritos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/57/ind_008_dr_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/58/ind_009_dr_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/59/ind_010_arion.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/61/ind_012_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/62/ind_013_arion.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/63/ind_014_arion.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/85/ind_029_arion.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/86/ind_030_ceara_gabriela__sandro_wilson_e_marcia_.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/89/ind_033_wilson.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/101/ind_042_gabriela_delgado.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/110/ind_053_wilson_cida_leandro_ceara_sandro_edeildo_gabriela_e_pedro.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/121/ind_061_arion.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/129/ind_069_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/139/ind_76_leandro_edeildo_gabi_josenildo_wilson_pedro_e_sandro.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind_108_wilson_gabriela_josenildo_edeildo_leandro_sandro_e_pedro.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/173/ind_114_joao_dan.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/175/ind_115_joao_dan.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/179/ind_116_joao_dan_e_leandro.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/187/ind_122_arion.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind_128_wilson_e_alemao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/221/ind_134_arion.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/223/ind_136_wilson.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/225/ind_138_joao_dan.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/263/ind_160_arion.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/266/ind_163_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind_173_joao_dan.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind_181_maria_aparecida_gabriela_deildo_e_josenildo.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind_182_maria_aparecida_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind_183_gabi_leandro_wilson_.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind_185_ceara_e_wilson_.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/288/ind_186_wilson.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind_195_leandro.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind_200_maria_aparecida.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind_214_cida.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/317/ind_215_wilson.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind_228_arion.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/338/ind_234_marcia_lobo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_242_-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/355/ind_245_maria_e_marcia.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/357/ind_246_cida_marcia_e_gabriela.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/358/ind_247_sandro__para_sessao_de_01-06.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind_252_joao_dan_e_leandro.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind_264_arion_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind_265_arion.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind_267_marcia_cida_e_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind_268_wilson.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind_269_marcia_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind_274_gabi_fabio_arion.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind_275_gabi_cida_marcia.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind_279_todos_vereadores_arion.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/409/ind_282_edeildo_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind_288_wilson.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind_293_vereadores_subscritos.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/424/ind_296_wilson.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/521/ind_351_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/533/ind_359_edeildo.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/534/ind_360_subscritos.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/535/ind_361_subscritos.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/537/ind_363_wilson_e_subscritos_.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/542/ind_368_edeildo_leandro_gabi_wilson_arion_marcia_cida_joao_fabio.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/545/ind_371_arion_e_outros_cancelada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/547/ind_373_subscritos.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/549/ind_375_marcia.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/553/ind_379_joao_dan_entra_10-08.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/570/ind_396_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/571/ind_397_cida.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/574/ind_400_fabio_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/630/ind_450_cida.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/635/ind_455_arion_leandro_e_sandro.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/648/ind_468_gabi.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/649/ind_469_gabi.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/650/ind_470_marcia_arion.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/656/ind_476_marcia.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/671/ind_491_cida.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/673/ind_493_leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/674/ind_494_gabi_proposta_oralmente_em_sessao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/675/ind_495_arion_e_gabi.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/685/ind_505_joao_dan.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/701/ind_521leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/714/ind_533_marcia.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/729/ind_548_edeildo_e_wilson.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/750/ind_569_gabi_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/751/ind_570_arion_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/754/ind_573_leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/762/ind_581_leandro_em_construcao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/770/ind_589_leandro_e_subscritos_em_construcao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/792/ind_593_leandro_e_ceara_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/796/ind_597_arion_e_alemao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/914/ind_609_joao_dan.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/916/ind_611_cida.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/926/ind_621_marcia_cida_e_gabi.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/927/ind_622_marcia_cida_e_gabi.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/928/ind_623_joao_dan.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_04_arion.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_05_arion.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_06_arion.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_07_arion.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_09_arion.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_14_arion.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_15_arion.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_20_leandro_e_sandro.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_21_joao_dan.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_24_gabriela_delgado.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_27_deildo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_033_gabriela_-_retirada_pois_deildo_fez__na_sessao_de_16-03.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_037_sandro.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_65_gabriela_edeildo_e_ceara.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_66_gabriela.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_74_ceara.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_91_gabriela.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_94_subscritos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/57/ind_008_dr_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/58/ind_009_dr_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/59/ind_010_arion.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/61/ind_012_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/62/ind_013_arion.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/63/ind_014_arion.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/85/ind_029_arion.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/86/ind_030_ceara_gabriela__sandro_wilson_e_marcia_.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/89/ind_033_wilson.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/101/ind_042_gabriela_delgado.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/110/ind_053_wilson_cida_leandro_ceara_sandro_edeildo_gabriela_e_pedro.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/121/ind_061_arion.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/129/ind_069_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/139/ind_76_leandro_edeildo_gabi_josenildo_wilson_pedro_e_sandro.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind_108_wilson_gabriela_josenildo_edeildo_leandro_sandro_e_pedro.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/173/ind_114_joao_dan.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/175/ind_115_joao_dan.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/179/ind_116_joao_dan_e_leandro.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/187/ind_122_arion.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind_128_wilson_e_alemao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/221/ind_134_arion.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/223/ind_136_wilson.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/225/ind_138_joao_dan.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/226/ind_139_alemao_e_joao_dan.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/263/ind_160_arion.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/266/ind_163_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind_173_joao_dan.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind_181_maria_aparecida_gabriela_deildo_e_josenildo.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind_182_maria_aparecida_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind_183_gabi_leandro_wilson_.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind_185_ceara_e_wilson_.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/288/ind_186_wilson.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind_195_leandro.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind_200_maria_aparecida.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind_214_cida.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/317/ind_215_wilson.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind_228_arion.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/338/ind_234_marcia_lobo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_242_-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/355/ind_245_maria_e_marcia.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/357/ind_246_cida_marcia_e_gabriela.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/358/ind_247_sandro__para_sessao_de_01-06.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind_252_joao_dan_e_leandro.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind_264_arion_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind_265_arion.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind_267_marcia_cida_e_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind_268_wilson.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind_269_marcia_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind_274_gabi_fabio_arion.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind_275_gabi_cida_marcia.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind_279_todos_vereadores_arion.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/409/ind_282_edeildo_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind_288_wilson.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind_293_vereadores_subscritos.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/424/ind_296_wilson.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/521/ind_351_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/523/ind_353_ceara_gabi.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/533/ind_359_edeildo.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/534/ind_360_subscritos.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/535/ind_361_subscritos.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/537/ind_363_wilson_e_subscritos_.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/542/ind_368_edeildo_leandro_gabi_wilson_arion_marcia_cida_joao_fabio.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/545/ind_371_arion_e_outros_cancelada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/547/ind_373_subscritos.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/549/ind_375_marcia.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/553/ind_379_joao_dan_entra_10-08.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/570/ind_396_sandro_e_arion.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/571/ind_397_cida.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/574/ind_400_fabio_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/630/ind_450_cida.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/635/ind_455_arion_leandro_e_sandro.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/648/ind_468_gabi.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/649/ind_469_gabi.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/650/ind_470_marcia_arion.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/656/ind_476_marcia.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/671/ind_491_cida.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/673/ind_493_leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/674/ind_494_gabi_proposta_oralmente_em_sessao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/675/ind_495_arion_e_gabi.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/685/ind_505_joao_dan.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/701/ind_521leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/714/ind_533_marcia.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/729/ind_548_edeildo_e_wilson.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/750/ind_569_gabi_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/751/ind_570_arion_marcia_e_cida.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/754/ind_573_leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/762/ind_581_leandro_em_construcao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/770/ind_589_leandro_e_subscritos_em_construcao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/792/ind_593_leandro_e_ceara_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/796/ind_597_arion_e_alemao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/914/ind_609_joao_dan.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/916/ind_611_cida.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/926/ind_621_marcia_cida_e_gabi.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/927/ind_622_marcia_cida_e_gabi.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/928/ind_623_joao_dan.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>