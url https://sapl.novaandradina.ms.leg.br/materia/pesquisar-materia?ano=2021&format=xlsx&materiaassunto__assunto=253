--- v0 (2025-12-25)
+++ v1 (2026-04-17)
@@ -54,93 +54,93 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind_219_edeildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind_219_edeildo.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja viabilizado um estudo para instalação de grade e tela de proteção em bueiros e “bocas de lobo” existentes no município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/480/ind_325_joao_dan_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/480/ind_325_joao_dan_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que sejam executados os serviços de “Recuperação de tampa de concreto do bueiro e meio-fio” na Rua José Oliveira da Silva esquina com a Boiadeira (Gracindo Abílio Lourenço), Residencial Paris.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/759/ind_578_sandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/759/ind_578_sandro.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando serviço de nivelamento do asfalto próximo a tampa do bueiro localizado no cruzamento da Rua Lourenço Ferreira Lopes e Avenida Reitor Peró no bairro Almesinda Costa Souza..</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/930/ind_625_deildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/930/ind_625_deildo.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Saúde, Sr. SÉRGIO DIAS MAXIMIANO, e ao Diretor de Vigilância em Saúde, Sr. LUCIO ROBERTO TOLENTINO, solicitando que seja viabilizada a consulta técnica para “Controle Integrado de Pragas” nos bueiros das vias públicas de Nova Andradina-MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -447,68 +447,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind_219_edeildo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/480/ind_325_joao_dan_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/759/ind_578_sandro.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/930/ind_625_deildo.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind_219_edeildo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/480/ind_325_joao_dan_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/759/ind_578_sandro.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/930/ind_625_deildo.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="242.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>