--- v0 (2025-12-19)
+++ v1 (2026-04-02)
@@ -54,163 +54,163 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_08_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_08_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, requerendo o que segue:</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/99/ind_040_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/99/ind_040_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL, Secretário Municipal de Infraestrutura, SR. JÚLIO CÉSAR CASTRO MARQUES, solicitando que seja viabilizada uma rotatória na entrada de Casa Verde na MS 134 em frente à Avenida DÍLSON CASAROTTO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>FABIO ZANATA, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/132/ind_071_fabio_zanata_e_edeildo_e_edeildo_.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/132/ind_071_fabio_zanata_e_edeildo_e_edeildo_.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao ao Governador do Estado, Sr. REINALDO AZAMBUJA, ao Prefeito Municipal Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado de Infraestrutura e Diretor Presidente da AGESUL Sr. LUÍS ROBERTO MARTINS DE ARAÚJO, e ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando que seja realizado estudo com a finalidade de construir uma rotatória no cruzamento da Rodovia Auro Soares de Moura Andrade MS-134 com a Rua Odilon Ribeiro dos Santos, o prolongamento da Avenida Abraão Pasmanik até a referida rotatória, instalação de guard rail iniciando na Rua Pastor Júlio Ferreira de Alencar até o Rodoanel e o fechamento da atual entrada do bairro Portal do Parque que liga a Avenida Masahiko Azuma com a MS-134.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/568/ind_394_edeildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/568/ind_394_edeildo.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Supervisor de Construção e Manutenção da ENERGISA Nova Andradina - MS, Sr. NEREU CORREIA, solicitando que seja realizado estudo técnico para instalação de Iluminação Pública na Rotatória localizada na saída para Ivinhema.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/587/ind_413_edeildo_joao_dan_e_leandro.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/587/ind_413_edeildo_joao_dan_e_leandro.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do DEMTRAN, Sr. ANILTON FERREIRA, solicitando que sejam tomadas providências de reorganização na rotatória dentro do Bairro Portal do Parque, nos seguintes termos:</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/756/ind_575_leandro_e_subscritos.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/756/ind_575_leandro_e_subscritos.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, solicitando que:_x000D_
 a)	Pavimentação asfáltica da Estrada Odilon Ribeiro dos Santos no trecho compreendido entre o Encontro das Avenidas André Móya Perez e Avenida Yoshitaka Anzai até alcançar a rotatória da Avenida Antônio Joaquim de Moura Andrade/Auro Soares de Andrade;_x000D_
 b)	Adequação da Rotatória em frente à Entrada do Parque de Exposições Henrique Martins;_x000D_
 c)	Instalação de Sinalização Semafórica na Rotatória em frente à Entrada do Parque de Exposições Henrique Martins;_x000D_
 Construção de entrada e saída (mão inglesa) do Bairro Portal do Parque a partir da Rotatória em frente à Entrada do Parque de Exposições Henrique Martins até alcançar a Avenida Masahiko Azuma.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/925/ind_620_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/925/ind_620_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de monumentos nas rotatórias de entrada e saída de Nova Andradina.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/929/ind_624_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/929/ind_624_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL,  e ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando a limpeza e desobstrução dos tubos de escoamento de águas pluviais da rotatória, localizada na saída de Nova Andradina -MS para Batayporã - MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -517,68 +517,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_08_arion.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/99/ind_040_joao_dan.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/132/ind_071_fabio_zanata_e_edeildo_e_edeildo_.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/568/ind_394_edeildo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/587/ind_413_edeildo_joao_dan_e_leandro.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/756/ind_575_leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/925/ind_620_wilson.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/929/ind_624_arion.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_08_arion.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/99/ind_040_joao_dan.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/132/ind_071_fabio_zanata_e_edeildo_e_edeildo_.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/568/ind_394_edeildo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/587/ind_413_edeildo_joao_dan_e_leandro.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/756/ind_575_leandro_e_subscritos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/925/ind_620_wilson.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/929/ind_624_arion.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>