--- v0 (2025-12-24)
+++ v1 (2026-04-08)
@@ -54,196 +54,196 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/186/ind_121_marcia_e_leandro_e_deildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/186/ind_121_marcia_e_leandro_e_deildo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Superintendente Nacional de Infraestrutura do DNIT (Departamento Nacional de Infraestrutura de Transportes), Sr. EURO NUNES VARANIS JÚNIOR, solicitando que sejam executadas a implantação de redutores de velocidade e sinalizadores na RODOVIA BR - 376.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/497/ind_335_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/497/ind_335_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do Departamento Municipal de Transito, Sr. ANILTON FERREIRA DOS SANTOS,   solicitando a implantação de Redutores de Velocidade ou Ondulação Transversal à Via, na Avenida Antônio Joaquim de Moura Andrade, em trecho próximo à saída de para Ivinhema/Dourados, mais precisamente em frente ao numeral 2.800.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/550/ind_376_edeildo_e_alemao.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/550/ind_376_edeildo_e_alemao.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de MS, Sr. REINALDO AZAMBUJA, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, e ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando que seja realizado estudo, com a finalidade de implantar “sonorizadores (redutores de velocidade)”, na Rodovia MS-134, na entrada do Bairro União no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/566/ind_392_wilson_e_ceara_pediu_para_retirar.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/566/ind_392_wilson_e_ceara_pediu_para_retirar.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de REDUTOR DE VELOCIDADE/ ONDULAÇÃO TRANSVERSAL À VIA, na Avenida Rio Brilhante, nas quadras 396, 397 e 398, Bairro Guiomar Soares. As quadras citadas ficam entre a Avenida Alcides Menezes de Farias e a Rua João Teodoro Braga, nesta cidade de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, DR. SANDRO - MDB, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/645/ind_465_arion_sandro_leandro_e_deildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/645/ind_465_arion_sandro_leandro_e_deildo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado de Infraestrutura, Sr. EDUARDO CORRÊA RIEDEL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando que seja realizado estudo para instalação de redutores de velocidade na MS 134, direcionado a Nova Casa Verde/MS e vice-versa, principalmente próximo às entradas e saídas dos bairros: Paineirinha, União, Frutal e Aeroporto Municipal.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/686/ind_506_joao_dan.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/686/ind_506_joao_dan.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando que seja viabilizado redutor de velocidade na MS 134, nas entradas de Nova Casa Verde/MS, antes da Avenida Dilson Casarotto e na BR 267.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/698/ind_518_edeildo__entra_na_proxima_sessao_do_dia_26.10.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/698/ind_518_edeildo__entra_na_proxima_sessao_do_dia_26.10.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a implantação de TRAFFIC CALMING em frente à Escola Estadual Luiz Soares Andrade, entre a Rua Juscelino K. de Oliveira e a Rua Melvin Jones.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/713/ind_532_arion.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/713/ind_532_arion.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja feita a avaliação da possibilidade de se colocar um redutor de velocidade na Rua São José, entre as Ruas:  Professor João de Lima Paes e Cristo Rei.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/736/ind_555_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/736/ind_555_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de um REDUTOR DE VELOCIDADE/ ONDULAÇÃO TRANSVERSAL A VIA, na Rua Marcia Yoshie Yoshioka Lima, no Bairro Jardim Monte Carlo, nas imediações da Empresa Transpiloto, mais precisamente no meio do Bairro.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/803/ind_603_deildo.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/803/ind_603_deildo.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado, Sr. REINALDO AZAMBUJA, ao Prefeito Municipal Sr. JOSÉ GILBERTO GARCIA, ao Diretor Executivo de Assessoramento da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando:_x000D_
 a)	Implantar “sonorizador (redutor de velocidade)” e Ondulação Transversal à Via, na Rodovia MS-473nas proximidades da Ponte do Córrego do Baile – em trechos de ida e volta;_x000D_
 b)	Implantar sonorizador nas proximidades da Entrada que dá acesso ao Pesqueiro Campestre;_x000D_
 c)	Implantar Ondulação Transversal à Via No encontro da MS - 473 com o início da Avenida Eurico Soares de Andrade no município de Nova Andradina-MS;_x000D_
 d)	Implantação de Placas de Sinalização de Cruzamento Perigoso no encontro da Rodovia MS 473 com a Rua Antônio Duarte no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/936/ind_631_wilson.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/936/ind_631_wilson.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando construção de uma REDUTOR DE VELOCIDADE/ ONDULAÇÃO TRANSVERSAL A VIA, na travessia da Rua Antônio Duarte com Avenida Eurico Soares Andrade, trecho onde dá-se  o início da Rodovia MS-473, que liga a cidade até o Campus do IFMS (Instituto Federal de Mato Grosso do Sul).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -550,68 +550,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/186/ind_121_marcia_e_leandro_e_deildo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/497/ind_335_wilson.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/550/ind_376_edeildo_e_alemao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/566/ind_392_wilson_e_ceara_pediu_para_retirar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/645/ind_465_arion_sandro_leandro_e_deildo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/686/ind_506_joao_dan.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/698/ind_518_edeildo__entra_na_proxima_sessao_do_dia_26.10.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/713/ind_532_arion.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/736/ind_555_wilson.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/803/ind_603_deildo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/936/ind_631_wilson.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/186/ind_121_marcia_e_leandro_e_deildo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/497/ind_335_wilson.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/550/ind_376_edeildo_e_alemao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/566/ind_392_wilson_e_ceara_pediu_para_retirar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/645/ind_465_arion_sandro_leandro_e_deildo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/686/ind_506_joao_dan.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/698/ind_518_edeildo__entra_na_proxima_sessao_do_dia_26.10.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/713/ind_532_arion.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/736/ind_555_wilson.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/803/ind_603_deildo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2021/936/ind_631_wilson.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>